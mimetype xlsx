--- v0 (2026-02-02)
+++ v1 (2026-05-04)
@@ -11,350 +11,2205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="incarichi-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4023" uniqueCount="1673">
   <si>
     <t>Intestatario</t>
   </si>
   <si>
     <t>Struttura Conferente</t>
   </si>
   <si>
     <t>Durata</t>
   </si>
   <si>
     <t>Descrizione Attività</t>
   </si>
   <si>
     <t>Compenso</t>
   </si>
   <si>
     <t>Variabili compenso</t>
   </si>
   <si>
     <t>Altri incarichi</t>
   </si>
   <si>
     <t>Attivita' professionali</t>
   </si>
   <si>
     <t>Atto conferimento</t>
   </si>
   <si>
     <t>Curriculum</t>
   </si>
   <si>
     <t>Attestazione assenza conflitti di interesse</t>
   </si>
   <si>
     <t>Annullato</t>
   </si>
   <si>
     <t>Id Easy</t>
+  </si>
+  <si>
+    <t>SANTORO DORIANA</t>
+  </si>
+  <si>
+    <t>dipartimento di scienze della Formazione, psicologia, Comunicazione</t>
+  </si>
+  <si>
+    <t>1 giorno</t>
+  </si>
+  <si>
+    <t>Componente Commissione valutatrice della Prova Pratico Valutativa (PPV) a.a. 2024/2025 appello di febbraio 2026.</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>NESSUN ALTRO INCARICO O CARICA</t>
+  </si>
+  <si>
+    <t>NESSUNA ATTIVITA’ PROFESSIONALE</t>
+  </si>
+  <si>
+    <t>D.D.126 del 4/07/2025</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383925&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>E’ STATA VERIFICATA L’ INSUSSISTENZA DI CONFLITTI DI INTERESSE (ART.53 C.14 DLGS 165/2001)</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>C\2026\1625</t>
+  </si>
+  <si>
+    <t>TUCCI GIOVANNI</t>
+  </si>
+  <si>
+    <t>Dipartimento di Ricerca e Innovazione Umanistica</t>
+  </si>
+  <si>
+    <t>a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Laboratorio di Lingua e traduzione Inglese-Livello I- per il CdL in Archeologia LM-2, II sem, 30 ore, 3 CFU_</t>
+  </si>
+  <si>
+    <t>Delibera del Consiglio di Dipartimento del 19/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=165024&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\401</t>
+  </si>
+  <si>
+    <t>BORRELLI PATRIZIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIREZIONE RISORSE UMANE </t>
+  </si>
+  <si>
+    <t>38 ORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SVOLGIMENTO DI ATTIVITA DI VISITA GUIDATA PRESSO MUSEO MUSEO DI PSICOLOGIA E PSICOTERAPIA - PALAZZO CHIAIA NAPOLITANO </t>
+  </si>
+  <si>
+    <t>CONTRATTO DI LAVORO AUTONOMO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=171905&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\402</t>
+  </si>
+  <si>
+    <t>PLATI' Avv. Vittorio</t>
+  </si>
+  <si>
+    <t>Dipartimento di Giurisprudenza</t>
+  </si>
+  <si>
+    <t>Ore: 1.30</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Master in Terrorismo, prevenzione della radicalizzazione eversiva, sicurezza e cybersecurity A.A. 2024 - 2025</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.400 DEL 12.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160052&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\404</t>
+  </si>
+  <si>
+    <t>BACARO MARTINA</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI RICERCA E INNOVAZIONE UMANISTICA</t>
+  </si>
+  <si>
+    <t>2 GIORNI</t>
+  </si>
+  <si>
+    <t>seminario in data 18/02 in occasione del Convegno SunnyCola Tech. First (...) Bari, 18 e 19 febbraio 2026. rif prof. Francesco Marrone</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 888 - VII/4 DEL 13/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368043&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1021</t>
+  </si>
+  <si>
+    <t>VALENTINI Antonio</t>
+  </si>
+  <si>
+    <t>3 ore</t>
+  </si>
+  <si>
+    <t>Master : Conferimento di Incarico per docenza nell’ambito del Master in “Salute e sicurezza sui luoghi di lavoro. Profili giuridici, medico-sanitari e tecnici” - a.a. 2025-2026.</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Prot. n. 655 - III/5 del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=168867&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1023</t>
+  </si>
+  <si>
+    <t>TAMBURRINI GUGLIELMO</t>
+  </si>
+  <si>
+    <t>seminario in data 19/02 in occasione del Convegno SunnyCola Tech. First (...) Bari, 18 e 19 febbraio 2026. rif prof. Francesco Marrone</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 890 - VII/4 DEL 13/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368045&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1026</t>
   </si>
   <si>
     <t>SALINARDI DOTT.SSA GIUSEPPINA</t>
   </si>
   <si>
     <t xml:space="preserve">Dipartimento di Giurisprudenza_x000D_
 </t>
   </si>
   <si>
     <t>4 ore</t>
   </si>
   <si>
     <t>Conferimento d’incarico per docenza nell’ambito della VIII edizione del Master in Gestione delle Performance - a.a. 2023-2024</t>
   </si>
   <si>
-    <t>S</t>
-[...7 lines deleted...]
-  <si>
     <t>Prot. n. 78 -III/5 del 13/01/2026</t>
   </si>
   <si>
-    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=156090&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
-[...5 lines deleted...]
-    <t>N</t>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=156090&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\103</t>
   </si>
   <si>
+    <t>SIDELLA AVV. GIUSEPPE</t>
+  </si>
+  <si>
+    <t>6 ore</t>
+  </si>
+  <si>
+    <t>INPS VALORE PA 2025 : Conferimento di Incarico per docenza nell’ambito del corso di formazione INPS VALORE PA Gestione, conservazione e sicurezza dei docuemnti digitali nella P.A.a.a.2025/2026</t>
+  </si>
+  <si>
+    <t>SVOLGE ATTIVITA’ PROFESSIONALE</t>
+  </si>
+  <si>
+    <t>Prot. n. 668 - III/7  del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=69086&amp;idcv=7&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1197</t>
+  </si>
+  <si>
+    <t>DI GIORGIO DOTT.SSA CLAUDIA</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI FISICA</t>
+  </si>
+  <si>
+    <t>1 GIORNO</t>
+  </si>
+  <si>
+    <t>lezioni di comunicare la scienza</t>
+  </si>
+  <si>
+    <t>LETTERA INCARICO DEL 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368543&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1198</t>
+  </si>
+  <si>
+    <t>ZANARDI DOTT.SSA ILARIA</t>
+  </si>
+  <si>
+    <t>LETTERA INCARICO DEL 27/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368549&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1203</t>
+  </si>
+  <si>
+    <t>COUNTOURIS NICOLA</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI SCIENZE POLITICHE</t>
+  </si>
+  <si>
+    <t>15 GIORNI</t>
+  </si>
+  <si>
+    <t>VISITING RESEARCHER - ATTIVITA’ SEMINARIALE</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>D.D. n. 11 del 19.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368557&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1206</t>
+  </si>
+  <si>
+    <t>Kushabaha Alok</t>
+  </si>
+  <si>
+    <t>dipartimento di scienze della terra e geoambientali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 MESE </t>
+  </si>
+  <si>
+    <t>Affidamento incarico per procedure di Machine Learning finalizzate alla misura di parametri idrodinamici da dati video DD 139/2026</t>
+  </si>
+  <si>
+    <t>DD  139 del 01/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=366138&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1213</t>
+  </si>
+  <si>
+    <t>Barbone Ernesto</t>
+  </si>
+  <si>
+    <t>Prot. n. 663 - III/7  del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=164204&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1215</t>
+  </si>
+  <si>
+    <t>CELENTANO Francesco Emanuele</t>
+  </si>
+  <si>
+    <t>UNIVERSITA' DEGLI STUDI DI BARI ALDO MORO - DIPARTIMENTO DI MEDICINA VETERINARIA</t>
+  </si>
+  <si>
+    <t>12 ore</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Corso trasversali per dottorande/i e specializzande/i Dalla progettazione europea alla terza missione: strumenti per la ricerca medico-veterinaria</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1301 del 12/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=72926&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1221</t>
+  </si>
+  <si>
+    <t>ROMEO GIADA</t>
+  </si>
+  <si>
+    <t>1 ora</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Corso trasversali per dottorande/i e specializzande/i  Dalla progettazione europea alla terza missione: strumenti per la ricerca medico-veterinaria</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1388 del 18/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=231954&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1222</t>
+  </si>
+  <si>
+    <t>MINUNNO MICHELE</t>
+  </si>
+  <si>
+    <t>18 ore</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Corso trasversali per studentesse studenti Aggressività del cane. Impatto sociale e sulla salute e benessere delle persone e degli animali</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1080 del 3/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=149648&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1224</t>
+  </si>
+  <si>
+    <t>SISTO Serena</t>
+  </si>
+  <si>
+    <t>2 mesi</t>
+  </si>
+  <si>
+    <t>realizzazione di raccolta di materiale normativo e giurisprudenziale e realizzazione di report sugli strumenti normativi per la valorizzazione delle filiere etiche in agricoltura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D.D. n.40 del  31.03.2026 - prot.n. 927 del 31.03.2026          </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=244346&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1225</t>
+  </si>
+  <si>
+    <t>CARBONARA MARIAELISA</t>
+  </si>
+  <si>
+    <t>40 ORE</t>
+  </si>
+  <si>
+    <t>Conferimente incarico di docenza per  l'insegnamento diMalattie Parassitarie nell’ambito dei Precorsi attivati  presso il DiMeV- a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Comunicazione prot.n. 117 del 14/01/2026 - Contratto del 20/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=168781&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\157</t>
+  </si>
+  <si>
+    <t>SALOMONE Sergio</t>
+  </si>
+  <si>
+    <t>Dipartimento di Informatica</t>
+  </si>
+  <si>
+    <t>62 ore</t>
+  </si>
+  <si>
+    <t>Docenza Economia e Gestione d'Impresa (A-L) - CDS Informatica e Tecnologie per la Produzione del Software - Sede Bari - a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Amministratore Unico in Retegas Bari S.p.A</t>
+  </si>
+  <si>
+    <t>Dottore commercialista e revisore Legale</t>
+  </si>
+  <si>
+    <t>Delibera del Consiglio del Dipartimento di Informatica del 04/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=49897&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\787</t>
+  </si>
+  <si>
+    <t>FERRONE LAVINIA</t>
+  </si>
+  <si>
+    <t>Scuola di Medicina - Università degli Stud di Bari Aldo Moro</t>
+  </si>
+  <si>
+    <t>24 ORE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL INF  - BR/ASL -1 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n. 16 del 09/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=346595&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\788</t>
+  </si>
+  <si>
+    <t>Annicchiarico Annamaria</t>
+  </si>
+  <si>
+    <t>Direzione Ricerca, Terza Missione e Internazionalizzazione</t>
+  </si>
+  <si>
+    <t>Corso di Alta Formazione – Europrogettazione e Accesso ai Fondi Europei –Incarico di Docenza.</t>
+  </si>
+  <si>
+    <t>prot. n.3264 - III713 del 13.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=149825&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\789</t>
+  </si>
+  <si>
+    <t>Colecchia Sergio</t>
+  </si>
+  <si>
+    <t>prot.n 49490 - III/13 del 16/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367829&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\793</t>
+  </si>
+  <si>
     <t>PIAZZA Dott. Stefano</t>
   </si>
   <si>
-    <t>Dipartimento di Giurisprudenza</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimento di incarico per attività di docenza nell’ambito del Master in “Terrorismo, A.A. 2024/2025</t>
   </si>
   <si>
     <t>Giornalista</t>
   </si>
   <si>
     <t>LETTERA CONFERIMENTO INCARICO PROT.N.194-III/5 DEL 23 gennaio 2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=167278&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\107</t>
   </si>
   <si>
     <t>TARANTINO TOMMASO</t>
   </si>
   <si>
-    <t>Scuola di Medicina - Università degli Stud di Bari Aldo Moro</t>
-[...1 lines deleted...]
-  <si>
     <t>36 ORE</t>
   </si>
   <si>
     <t>Attività di docenza a titolo oneroso presso il CCdLL LOG-TAM-ORT-TAP (CORSO ACCORPATO) - BA/POL - 1 anno - 2 semestre - AA 2025/2026</t>
   </si>
   <si>
     <t>Decreto del Presidente della Scuola di Medicina rep. n. 1 del 13/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=168633&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\108</t>
   </si>
   <si>
     <t>24  ORE</t>
   </si>
   <si>
     <t>Attività di docenza a titolo oneroso presso il CdL INF-BA/POL - - 1 anno - 2 semestre - AA 2025/2026</t>
   </si>
   <si>
     <t>C\2026\109</t>
   </si>
   <si>
     <t>LAZZARI DOTT.SSA MONICA</t>
   </si>
   <si>
-    <t>24 ORE</t>
-[...1 lines deleted...]
-  <si>
     <t>Attività di docenza a titolo oneroso presso il CdL SDP - BA/POL - 2 anno - 1 semestre - AA 2025/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=361087&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\111</t>
   </si>
   <si>
     <t>ALLEGRI GIUSEPPE</t>
   </si>
   <si>
-    <t>DIPARTIMENTO DI RICERCA E INNOVAZIONE UMANISTICA</t>
-[...4 lines deleted...]
-  <si>
     <t>seminario in data 16/01/2026. Progetto PRIN2022 The Quality of Life in Greek and Roman Cities: Perception and Policy, PC: 2022W8NH4E; CUP: H53D23000360006. Rif Prof. Mongelli</t>
   </si>
   <si>
     <t>NOTA PROT. 189 - VII/4 DEL 12/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=366680&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\116</t>
   </si>
   <si>
     <t>SALVAGGIULO ANNA</t>
   </si>
   <si>
-    <t>UNIVERSITA' DEGLI STUDI DI BARI ALDO MORO - DIPARTIMENTO DI MEDICINA VETERINARIA</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimente incarico di docenza per  l'insegnamento di Microbiologia veterinaria nell’ambito dei Precorsi attivati  presso il DiMeV- a.a. 2025/2026</t>
   </si>
   <si>
-    <t>NO</t>
-[...1 lines deleted...]
-  <si>
     <t>Comunicazione prot.n. 121 del 14/01/2026 - Contratto del 20/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=205849&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\117</t>
   </si>
   <si>
+    <t>POLIGNANO DANIELE</t>
+  </si>
+  <si>
+    <t>DIREZIONE RISORSE UMANE</t>
+  </si>
+  <si>
+    <t>50 ORE</t>
+  </si>
+  <si>
+    <t>INTERPRETARIATO PERT LA LINGUA DEI SEGNI ITALIANA (LIS) PRESSO IL SISTEMA MUSEALE DI ATENEO (SIMA) DI QUESTA UNIVERSITA'</t>
+  </si>
+  <si>
+    <t>CONTRATTO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=181743&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\323</t>
+  </si>
+  <si>
+    <t>FEDELE CHIARA</t>
+  </si>
+  <si>
+    <t>12  ORE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL BEMC  - BA/POL - 6 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>decreto del Presidente della scuola di Medicina rep. n. 5 del 02/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=192243&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\324</t>
+  </si>
+  <si>
+    <t>D'EUGENIO ANNA</t>
+  </si>
+  <si>
+    <t>DBBA- DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>N. 6 ORE secondo il calendario del CPNU -  A.A.. 2025/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEMINARI PER UN TOTALE DI 6 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO POST LAUREA IN NUTRIZIONE UMANA A.A. 2025/2026 </t>
+  </si>
+  <si>
+    <t>PROT.  nr. 521 - VII/4   - del 13/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=59310&amp;idcv=7&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\326</t>
+  </si>
+  <si>
+    <t>VARDANYAN Diana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dipartimento di Scienze del Suolo, della Pianta e degli Alimenti - Di.S.S.P.A. </t>
+  </si>
+  <si>
+    <t>6 Mesi</t>
+  </si>
+  <si>
+    <t>Analisi del profilo microbiologico per verificare le dinamiche delle popolazioni lattiche e non lattiche di campioni essiccati di semole e farine integrali a ridotto contenuto di glutine</t>
+  </si>
+  <si>
+    <t>DD. 44 del 23/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=365370&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\423</t>
+  </si>
+  <si>
+    <t>CONTI LEONARDO</t>
+  </si>
+  <si>
+    <t>3 MESI</t>
+  </si>
+  <si>
+    <t>Elaborazione dei dati ecofisiologici raccolti nelle annualità precedenti, la messa a punto di coefficienti colturali basati sulla funzionalità fogliare degli alberi, l'installazione di centraline micr</t>
+  </si>
+  <si>
+    <t>DD. 46 del 23/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306224&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\424</t>
+  </si>
+  <si>
+    <t>Zilioli Marco</t>
+  </si>
+  <si>
+    <t>Insegnamento di Forme e Modelli del Cinema Americano, SSD L-ART/06, Per il CdL DAMS L-3, II sem, 63 ore, 9 CFU_</t>
+  </si>
+  <si>
+    <t>Delibera del CdD del 19/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=320437&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\425</t>
+  </si>
+  <si>
+    <t>SOMMA BIAGIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Università degli Studi di Bari -Dipartimento di Medicina di Precisione e Rigenerativa e Area Jionica </t>
+  </si>
+  <si>
+    <t>massimo 9  mesi</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 214 del 12/12/2025</t>
+  </si>
+  <si>
+    <t>PROFESSIONE SANITARIA</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°19 del 03/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=186942&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\426</t>
+  </si>
+  <si>
+    <t>SILVESTRI SILVIA</t>
+  </si>
+  <si>
+    <t>Laboratorio di Lingua e Traduzione inglese-II livello- SSD L-LIN/12, per il CdL in Archeologia LM-2, II sem, 30 ore, 3 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160604&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\437</t>
+  </si>
+  <si>
+    <t>DIMEV</t>
+  </si>
+  <si>
+    <t>6 MESI</t>
+  </si>
+  <si>
+    <t>PROJECT MANAGEMENT</t>
+  </si>
+  <si>
+    <t>DD. n 28 del 23/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\459</t>
+  </si>
+  <si>
+    <t>MARTIRADONNA ANGELA</t>
+  </si>
+  <si>
+    <t>Dipartimento di Scienze della Formazione, Psicologia, Comunicazione</t>
+  </si>
+  <si>
+    <t>15 MESI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico: ESPERTA in politiche giovanili, animazione socio-educativa giovanile e valutazione delle politiche pubbliche connesse ad Agenda 2030 _ BANDO n. 215/2025  Resp. Prof.Morciano e Falcicchio </t>
+  </si>
+  <si>
+    <t>DD. n. 25 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367428&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\462</t>
+  </si>
+  <si>
+    <t>SICILIANI LUCIA</t>
+  </si>
+  <si>
+    <t>Insegnamento di Metodi per il recupero dell'informazione, CdL Patrimonio Digitale LM-5+LM43, II sem, 63 ore, 9 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=158169&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\479</t>
+  </si>
+  <si>
+    <t>CASACCIA ROBERTO</t>
+  </si>
+  <si>
+    <t>Nr. 6  ORE   secondo il calendario didattico del CPNU -  A.A.  2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI 6 ORE COMPLESSIVE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A.2025/2026</t>
+  </si>
+  <si>
+    <t>PROT. Nr. 480 - VII/4   DEL 11/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70608&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">_x000D_
+Dipartimento di Giurisprudenza_x000D_
+</t>
+  </si>
+  <si>
+    <t>ore: 2</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.232 DEL 28.01.2026</t>
+  </si>
+  <si>
+    <t>C\2026\305</t>
+  </si>
+  <si>
+    <t>GIANCOTTI Fernando</t>
+  </si>
+  <si>
+    <t>Ore: 1</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.146 DEL 19.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=165430&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\306</t>
+  </si>
+  <si>
+    <t>LOUASSINI Prof. Zouhir</t>
+  </si>
+  <si>
+    <t>ore: 1.30</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Master in Terrorismo, prevenzione della radicalizzazione eversiva, sicurezza e cybersecurity A.A. 2024 - 2025 gratiuto</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.196 DEL 28.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160919&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\307</t>
+  </si>
+  <si>
     <t>PUTIGNANO SARAH</t>
   </si>
   <si>
-    <t xml:space="preserve">Dipartimento di Scienze del Suolo, della Pianta e degli Alimenti - Di.S.S.P.A. </t>
-[...1 lines deleted...]
-  <si>
     <t>4 MESI</t>
   </si>
   <si>
     <t>Analisi dei dati condivisi nel progetto</t>
   </si>
   <si>
     <t>DD. 17 del 20/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=183865&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\94</t>
   </si>
   <si>
+    <t>COZZA CLAUDIO</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO INTERATENEO DI FISICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 GIORNO</t>
+  </si>
+  <si>
+    <t>LEZIONI DI DOCENZA Costruire la pace</t>
+  </si>
+  <si>
+    <t>LETTERA INCARICO DEL 31/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=309099&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1289</t>
+  </si>
+  <si>
+    <t>PEPE DOTT. MICHELE</t>
+  </si>
+  <si>
+    <t>12 MESI</t>
+  </si>
+  <si>
+    <t>Attività di ricerca scientifica sugli “Ordinamenta et Consuetudo Maris edita per consules civitatis Trani</t>
+  </si>
+  <si>
+    <t>DOCENTE A CONTRATTO (Università degli Studi di Bari Aldo Moro)</t>
+  </si>
+  <si>
+    <t>D.D. n. 44 del 7/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=150680&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1291</t>
+  </si>
+  <si>
+    <t>COSTA DOTT. BIAGIO</t>
+  </si>
+  <si>
+    <t>LEZIONI DI DOCENZA costrure la pace</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=349948&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1292</t>
+  </si>
+  <si>
+    <t>GENTILE Prof.ssa Valentina</t>
+  </si>
+  <si>
+    <t>Master: Conferimento di incarico per attività di docenza nell’ambito della IX edizione del master di I livello in “Philosophy, Politcs and Economics in Med” a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Prot. n. 745 - III/5  del 17/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=158935&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1231</t>
+  </si>
+  <si>
+    <t>Garfagna Elisa</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.197 DEL 23.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=366923&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\310</t>
+  </si>
+  <si>
+    <t>APA CARMEN AURORA</t>
+  </si>
+  <si>
+    <t>6 mesi</t>
+  </si>
+  <si>
+    <t>Messa a punto di metodi tecnologici/biotecnologici per la produzione di alimenti e/o ingredienti a partire da sottoprodotti della frutta secca e successive fasi di caratterizzazione microbiologica</t>
+  </si>
+  <si>
+    <t>DD. 65 del 16/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=172651&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1511</t>
+  </si>
+  <si>
+    <t>ZIGRINO Martino</t>
+  </si>
+  <si>
+    <t>7 ore</t>
+  </si>
+  <si>
+    <t>Docenza nell'ambito Short Master su Gestione/smaltimento dei rifiuti e dei sottoprodotti</t>
+  </si>
+  <si>
+    <t>Lettera di incarico del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383854&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1513</t>
+  </si>
+  <si>
+    <t>ANGELILLO MARCO</t>
+  </si>
+  <si>
+    <t>Componente Commissione valutatrice della Prova Pratico Valutativa (PPV) a.a. 2024/2025 appello di febbraio 2025.</t>
+  </si>
+  <si>
+    <t>D.D.1053 del 26/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=381259&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1514</t>
+  </si>
+  <si>
+    <t>LIPARI EUGENIO</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL LOG-ORT-TAM-TAP (corso accorpato)  - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n. 27 del 15/04/</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383855&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1515</t>
+  </si>
+  <si>
+    <t>VICENTI CATERINA</t>
+  </si>
+  <si>
+    <t>massimo 6  mesi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">affidamento contratto lavoro autonomo </t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°77</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383979&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1682</t>
+  </si>
+  <si>
+    <t>DI MARZIO Dott.ssa Raffaella</t>
+  </si>
+  <si>
+    <t>Ore: 3,5</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza all'interno del Master in Terrorismo, prevenzione della radicalizzazione eversiva A.A. 2024 2025</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.767 DEL 18 marzo 2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157054&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1698</t>
+  </si>
+  <si>
+    <t>CELLA MARIAFRANCESCA</t>
+  </si>
+  <si>
+    <t>conferenza-spettacolo intitolata A Qualcuno Piace Caldo - public engagement “CLIMATE SOUND FESTIVAL - dott.ssa Calvano</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Consulenza nel settore delle tecnologie dell'informatica</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1802 - VII/4 DEL 24/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383990&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1699</t>
+  </si>
+  <si>
+    <t>Dipartimento di Medicina Veterinaria</t>
+  </si>
+  <si>
+    <t>8  ore</t>
+  </si>
+  <si>
+    <t>Docenza nell’ambito delle attività seminari  della Scuola di Specializzazione in Malattie Infettive, profilassi e polizia veterinaria. A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>Delibera Consiglio di Dipartimento del 18/02/2026. Nota incarico prot.n.1017 del 27/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1294</t>
+  </si>
+  <si>
+    <t>Camero Pompeo</t>
+  </si>
+  <si>
+    <t>4  ore</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369023&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1295</t>
+  </si>
+  <si>
+    <t>29 ore</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Corso trasversali per studentesse e studenti - Benessere animale, diritto e sostenibilità: strumenti professionali per le filiere contemporanee.</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1164 del 6/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1296</t>
+  </si>
+  <si>
+    <t>CONFORTI VIRGINIA</t>
+  </si>
+  <si>
+    <t>5 ore</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1185 del 9/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=214242&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1297</t>
+  </si>
+  <si>
+    <t>Losacco Dott.ssa Caterina</t>
+  </si>
+  <si>
+    <t>DiMePRe-J</t>
+  </si>
+  <si>
+    <t>Attività didattiche nell'ambito del Corso di Competenze Trasversali “Economia circolare e filiere alimentari: sottoprodotti, sostenibilità e protezione ambientale” A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>altri incarichi</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1549- VII/4 del 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=156221&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1304</t>
+  </si>
+  <si>
+    <t>32 ore</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1550- VII/4 del 30/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1305</t>
+  </si>
+  <si>
+    <t>CARBONARA MONICA</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI ECONOMIA E FINANZA - UNIVERSITA' DEGLI STUDI DI BARI ALDO MORO</t>
+  </si>
+  <si>
+    <t>3 ORE</t>
+  </si>
+  <si>
+    <t>ATTIVITA' DI DOCENZA -  ORIENTAMENTO COSAPEVOLE ECONOMIA E FINANZA: PER GOVERNARE IMPRESE E ISTITUZIONI</t>
+  </si>
+  <si>
+    <t>NOTA DELLA DIRETTRICE DEL 18/2/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157095&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1326</t>
+  </si>
+  <si>
+    <t>APAZA ROSSANA GRACIELA</t>
+  </si>
+  <si>
+    <t>Prot. n. 152-III/5 del 20/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369038&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1339</t>
+  </si>
+  <si>
+    <t>SCIORSCI RAFFAELE LUIGI</t>
+  </si>
+  <si>
+    <t>Incarico di docenza nell'ambito del master universitario di II livello in in Gestione della salute dei bovini, A.A. 2025/2026.</t>
+  </si>
+  <si>
+    <t>Nota prot.n. 1778 del 01/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=8606&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1517</t>
+  </si>
+  <si>
+    <t>TINELLI SEBASTIANO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70141&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1518</t>
+  </si>
+  <si>
+    <t>SAFEER Sajid</t>
+  </si>
+  <si>
+    <t>12 mesi</t>
+  </si>
+  <si>
+    <t>Gestione prove sperimentali di campo e laboratorio su specie vegetali, raccolta ed analisi dati sperimentali, produzione reportistica progettuale</t>
+  </si>
+  <si>
+    <t>DD. 95 del 15/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383856&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1521</t>
+  </si>
+  <si>
+    <t>NINIVAGGI ANTONELLA</t>
+  </si>
+  <si>
+    <t>Attività di elaborazione dati e ricerche bibliografiche a supporto delle diverse attività di ricerca del progetto Patent</t>
+  </si>
+  <si>
+    <t>dd. 93 DEL 15/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=191979&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1526</t>
+  </si>
+  <si>
+    <t>TAURO ELEONORA</t>
+  </si>
+  <si>
+    <t>2 MESI</t>
+  </si>
+  <si>
+    <t>Analisi di settore per alcune filiere agroalimentari volta ad individuare trend di crescita, distribuzione geografica, capacità produttive, dimensione aziendale, tipologia di processi e prodotti ed al</t>
+  </si>
+  <si>
+    <t>dd. 81 DEL 01/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=167480&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1527</t>
+  </si>
+  <si>
+    <t>PAMBUKU ARSID</t>
+  </si>
+  <si>
+    <t>Attività di supporto alla raccolta di dati in campo nell’ambito delle attività della convenzione</t>
+  </si>
+  <si>
+    <t>dd. 89 DEL 15/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306240&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1528</t>
+  </si>
+  <si>
+    <t>LIN DI</t>
+  </si>
+  <si>
+    <t>dd. 91 DEL 15/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306237&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1529</t>
+  </si>
+  <si>
+    <t>INTINI VINCENZA</t>
+  </si>
+  <si>
+    <t>24 ore</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docenza per Competenze trasversali a.a. 2025-2026 - Informatica e Scienze della Nutrizione e Benessere: Approcci Interdisciplinari per la Promozione della Salute - Elementi di base della nutrizione. </t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>Biologa nutrizionista</t>
+  </si>
+  <si>
+    <t>Verbale del Consiglio di Dipartimento del 26/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=326404&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1561</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025-2026 - Informatica e Scienze della Nutrizione e Benessere:Approcci Interdisciplinari Promozione della Salute - Applicazioni e approfondimenti di nutrizione</t>
+  </si>
+  <si>
+    <t>C\2026\1570</t>
+  </si>
+  <si>
+    <t>CARDARELLI LORENZO</t>
+  </si>
+  <si>
+    <t>Laboratorio di Archeologia e intelligenza artificiale, SSD NN; SSBA interateneo, 25 ore, 1 CFU_</t>
+  </si>
+  <si>
+    <t>Delibera del Consiglio di Dipartimento del 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=219687&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1581</t>
+  </si>
+  <si>
+    <t>CARAPELLA BRUNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dipartimento di Giurisprudenza_x000D_
+_x000D_
+</t>
+  </si>
+  <si>
+    <t>18 ORE</t>
+  </si>
+  <si>
+    <t>Conferimento di incarico di docenza per la realizzazione di progetti formativi per gli iscritti nell’elenco nazionale dei componenti degli organismi indipendenti di valutazione della performance Proge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prot. n.   92-VII/16 del  13/01/2026_x000D_
+</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=150577&amp;idcv=8&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1584</t>
+  </si>
+  <si>
+    <t>POLIGNANO MARCO</t>
+  </si>
+  <si>
+    <t>8 ore</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025-2026 - Informatica e Scienze della Nutrizione e Benessere - Intelligenza Artificiale per l'e-Health e la promozione della salute</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=72540&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1093</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL STD  - BA/POL - 2 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n . 20 del 25/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1105</t>
+  </si>
+  <si>
+    <t>Brancasi Bruno</t>
+  </si>
+  <si>
+    <t>Dipartimento di Biomedicina Traslazionale e Neuroscienze</t>
+  </si>
+  <si>
+    <t>4 mesi</t>
+  </si>
+  <si>
+    <t>Analisi e standardizzazione dei dati rilevati da registrazione polisonnografica con sistema indossabile in pazienti con disturbi del sonno secondari a patologie neurologiche.</t>
+  </si>
+  <si>
+    <t>Neurologo</t>
+  </si>
+  <si>
+    <t>D.D. n. 32 del 16.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=365782&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1123</t>
+  </si>
+  <si>
+    <t>TROILO GRAZIA</t>
+  </si>
+  <si>
+    <t>9 mesi</t>
+  </si>
+  <si>
+    <t>1. controllo di qualità dei dati scientifici raccolti all’interno del progetto DARE, per conseguenti analisi statistiche; _x000D_
+2. gestione di strumenti informatici relativi al lavoro di ricerca...</t>
+  </si>
+  <si>
+    <t>D.D. n. 21 del 20.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=321688&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1124</t>
+  </si>
+  <si>
+    <t>GIOVANE ANTONIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico: ESPERTO in politiche giovanili, animazione socio-educativa giovanile e valutazione delle politiche pubbliche connesse ad Agenda 2030 _ BANDO n. 215/2025  Resp. Prof.Morciano e Falcicchio </t>
+  </si>
+  <si>
+    <t>DD. n. 23 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=324097&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\400</t>
+  </si>
+  <si>
+    <t>VOLPICELLA Angela</t>
+  </si>
+  <si>
+    <t>dipartimento di scienze della formazione, psicologia e comunicazione</t>
+  </si>
+  <si>
+    <t>30 ore</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tfa sostegno X  ciclo a.a. 24/25 -30 ore_x000D_
+</t>
+  </si>
+  <si>
+    <t>D.D. 9 del 26/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=39492&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\340</t>
+  </si>
+  <si>
+    <t>GNURLANTINO DOTT.SSA MARIAPIA</t>
+  </si>
+  <si>
+    <t>DIP. SCIENZE DELLA TERRA E GEOAMBIENTALI</t>
+  </si>
+  <si>
+    <t>150 ORE</t>
+  </si>
+  <si>
+    <t>“STORIA E TECNICHE DI RESTAURO I – MATERIALI LAPIDEI + TIROCINIO I - MOD. TIROCINIO” per il CdL in Conservazione e Restauro dei Beni Culturali, 150 ore</t>
+  </si>
+  <si>
+    <t>Decreto del Direttore n. 143/2025 del Dipartimento di Scienze della Terra e Geoambientali, del 19 novembre 2025</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367233&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\341</t>
+  </si>
+  <si>
+    <t>“STORIA E TECNICHE DI RESTAURO II – MATERIALI LAPIDEI + TIROCINIO II - MOD. TIROCINIO” per il CdL in Conservazione e Restauro dei Beni Culturali, 150 ore</t>
+  </si>
+  <si>
+    <t>C\2026\342</t>
+  </si>
+  <si>
+    <t>CALÒ SILVIA</t>
+  </si>
+  <si>
+    <t>56 ORE</t>
+  </si>
+  <si>
+    <t>“Storia dell’Architettura” per il CdL in Conservazione e Restauro dei Beni Culturali, 56 ore</t>
+  </si>
+  <si>
+    <t>Decreto del Direttore n. 120/2025 del Dipartimento di Scienze della Terra e Geoambientali, del 8 ottobre 2025</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=234200&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\343</t>
+  </si>
+  <si>
+    <t>Liuzzi Stefania</t>
+  </si>
+  <si>
+    <t>52 ORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Ambiente e Beni Culturali- mod. Fisica tecnica Ambientale” per il CdL in Conservazione e Restauro dei Beni Culturali, 52 ore </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163408&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\344</t>
+  </si>
+  <si>
+    <t>MAROZZI MARIALUISA SVEVA</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL TFC  - BA/POL - 2 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>delibera della Scuola di Medicina, seduta del 17/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=167873&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\989</t>
+  </si>
+  <si>
+    <t>Barucchieri Elisa</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo intuitu personae</t>
+  </si>
+  <si>
+    <t>nessuna</t>
+  </si>
+  <si>
+    <t>assegnazione intuitu personae</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=250641&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\990</t>
+  </si>
+  <si>
+    <t>CASELLA DOTT. MICHELE</t>
+  </si>
+  <si>
+    <t>Giornalista e Comunicatore</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=57875&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\991</t>
+  </si>
+  <si>
+    <t>Marrone Stefania</t>
+  </si>
+  <si>
+    <t>Presdidente CdA Bottega degli Apocrifi Società Cooperativa Impresa Sociale Icc  - Organizzatrice  Bottega degli Apocrifi Società Cooperativa Impresa Sociale Icc</t>
+  </si>
+  <si>
+    <t>Drammaturga e formatrice presso terzi</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=344028&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\992</t>
+  </si>
+  <si>
+    <t>RICCI MAURIZIO</t>
+  </si>
+  <si>
+    <t>Università degli Studi di Bari Aldo Moro - Dipartimento Interdisciplinare di Medicina</t>
+  </si>
+  <si>
+    <t>4  ORE</t>
+  </si>
+  <si>
+    <t>Corso Formazione per Dirigenti sanitari incaricati della direzione di Struttura Complessa di Aziende ed Enti del Servizio Sanitario della Regione Puglia - Anno2025 - CURSUS -</t>
+  </si>
+  <si>
+    <t>Nota N. 1421  del 20/03/2026 - Dipartimento Interdisciplinare di Medicina</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70350&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\994</t>
+  </si>
+  <si>
+    <t>Pellegrini Marco</t>
+  </si>
+  <si>
+    <t>Prot. n. 650 - III/5 del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368026&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1019</t>
+  </si>
+  <si>
+    <t>LEO PIETRO</t>
+  </si>
+  <si>
+    <t>22 ore</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025 - 2026 - TECNOLOGIE DIGITALI EMERGENTI PER L'INNOVAZIONE INDUSTRIALE - Machine Learning, AI, VR/AR, Metaverso</t>
+  </si>
+  <si>
+    <t>D.D. N. 20 DEL 12.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=236790&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\938</t>
+  </si>
+  <si>
+    <t>L'ERARIO PROSPERO</t>
+  </si>
+  <si>
+    <t>ENTRO APRILE 2026</t>
+  </si>
+  <si>
+    <t>Stimare la distribuzione dei parrocchetti in Puglia. orare alla redazione un piano di gestione delle popolazioni di Parrocchetto in Puglia sulla base delle linee guida per la gestione delle popolaz...</t>
+  </si>
+  <si>
+    <t>Ricerca e sviluppo sperimentale nel campo delle altre scienze naturali e dell’ingegneria - titolare di Partita IVA n. 10458771218</t>
+  </si>
+  <si>
+    <t>DD 50 DEL 18/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=175507&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\939</t>
+  </si>
+  <si>
+    <t>Reho Maia Clara Noemi Regina</t>
+  </si>
+  <si>
+    <t>7 mesi</t>
+  </si>
+  <si>
+    <t>1. Data management di dati di tipo clinico e neuropsicologico, attraverso la realizzazione e implementazione di database ad hoc;_x000D_
+2. Collaborazione nell'interpretazione di risultati di analisi</t>
+  </si>
+  <si>
+    <t>Psicologo</t>
+  </si>
+  <si>
+    <t>D.D. n. 29 del 11.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=308654&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\953</t>
+  </si>
+  <si>
+    <t>Poggi Davide</t>
+  </si>
+  <si>
+    <t>CIRLAGE - Centro Interuniversitario di Ricerca "Laboratorio di Gruppoanalisi ed Epistemologia"</t>
+  </si>
+  <si>
+    <t>15 ore</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docenza nell’ambito del Master di I livello in “Risk Management Clinico. Formarsi a percepire il rischio e a comunicare il pericolo nelle strutture sanitarie” A.A. 2025/2026 </t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 30p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=249121&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\954</t>
+  </si>
+  <si>
+    <t>GIANCASPRO GIULIA</t>
+  </si>
+  <si>
+    <t>DD. n. 22 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160620&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\357</t>
+  </si>
+  <si>
+    <t>LACALAMITA MARIA ANGELA</t>
+  </si>
+  <si>
+    <t>DD. n. 24 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=319520&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\360</t>
+  </si>
+  <si>
+    <t>D'ABBICCO BEATRICE</t>
+  </si>
+  <si>
+    <t>DD. n. 21 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=173340&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\361</t>
+  </si>
+  <si>
+    <t>VALENZA ALICE</t>
+  </si>
+  <si>
+    <t>DD. n. 30 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=347312&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\362</t>
+  </si>
+  <si>
+    <t>TAURINO DANIELE</t>
+  </si>
+  <si>
+    <t>DD. n. 29 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=341548&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\378</t>
+  </si>
+  <si>
+    <t>Sodano Salvatore</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI GIURISPRUDENZA</t>
+  </si>
+  <si>
+    <t>6 ORE</t>
+  </si>
+  <si>
+    <t>conferimento di incarico per attività di docenza nell’ambito dello Short Master in “La responsabilità amministrativa degli enti nel D. lgs. n. 231/2001 e la compliance integrata” a.a. 2023/2024</t>
+  </si>
+  <si>
+    <t>SVOLGE ATTIVITÀ PROFESSIONALE</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO DEL 20/01/2026 PROT. N. 156 - III/5</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=68882&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\379</t>
+  </si>
+  <si>
+    <t>MARZO UMBERTO</t>
+  </si>
+  <si>
+    <t>DD. n. 26 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=218239&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\380</t>
+  </si>
+  <si>
+    <t>FOGGETTI MARCO</t>
+  </si>
+  <si>
+    <t>140 ORE</t>
+  </si>
+  <si>
+    <t>SVOLGIMENTO DI ATTIVITA DI VISITA GUIDATA PRESSO MUSEO ORTO BOTANICO, MUSEO DI SCIENZE DELLA TERRA, MUSEO DI ZOOLOGIA L.LIACI, MUSEO DI ANATOMIA E MORFOLOGIA DEGLI ANIMALI DOMESTICI, MUSEO DI ENTOMO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=200284&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\381</t>
+  </si>
+  <si>
+    <t>LENOCI ROSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">_x000D_
+DBBA- DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE_x000D_
+</t>
+  </si>
+  <si>
+    <t>Nr. 7 ORE -  secondo il calendario del  CPNU -  A.A.  2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE  DI 7 ORE COMPLESSIVE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>prot. n. 599  - VII/4   del 20/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=152180&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\382</t>
+  </si>
+  <si>
+    <t>L'ERARIO ANGELO</t>
+  </si>
+  <si>
+    <t>12 ORE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL DIE-IGD-TFC (CORSO ACCORPATO) - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Delibera della Scuola di Medicina, seduta del 17/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=232587&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\383</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL INF - OST (CORSO ACCORPATO) - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\384</t>
+  </si>
+  <si>
+    <t>ROSELLI EMILIA</t>
+  </si>
+  <si>
+    <t>48 ORE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdLM BEMC  - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367327&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\385</t>
+  </si>
+  <si>
+    <t>VALENZANO Anna Antonia</t>
+  </si>
+  <si>
+    <t>Nr. 3 ore - secondo il calendario del  CPNU  -   A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI 3 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prot. nr. 608 - VII/4   del 20/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=237332&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\386</t>
+  </si>
+  <si>
     <t>DE FILIPPIS MICHELE</t>
   </si>
   <si>
     <t>Prot. n. 75 -III/5 del 13/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=172505&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\75</t>
   </si>
   <si>
     <t>LORUSSO LETIZIA</t>
   </si>
   <si>
     <t>Attività di docenza a titolo oneroso presso il CCdLL TFC+TORTOP (corso accorpato)  - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=245258&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\76</t>
   </si>
   <si>
+    <t>Magistro Avv.ssa Manuela</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL TORTOP   - BA/POL - 1 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=152655&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\959</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL DIE - BA/POL - 2 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\961</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL FIS - BA/POL - 2 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\962</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL INF - BA/CAST - 2 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\963</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL ASS - BA/POL- 3anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\964</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL OPD - BA/POL- 3anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\965</t>
+  </si>
+  <si>
+    <t>BORTONE ILARIA</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL MEC - TA/SSA  - 4 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina,rep. n, 15 del 03/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=152218&amp;idcv=8&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\968</t>
+  </si>
+  <si>
+    <t>SCHIAVITTO DOTT. MICHELE</t>
+  </si>
+  <si>
+    <t>10 ore</t>
+  </si>
+  <si>
+    <t>Attività didattica I anno SSp TePACS A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1174- VII/4 del 12/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160803&amp;idcv=10&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\972</t>
+  </si>
+  <si>
+    <t>TANGORRE Sebastiano</t>
+  </si>
+  <si>
+    <t>DOCENZA NELL’AMBITO DEL CORSO DI FORMAZIONE PROGRAMMA INPS VALORE P.A. 2025 II LIVELLO “LA PREVENZIONE DELLA CORRUZIONE NEI COMPORTAMENTI DEI DIPENDENTI DELLA PUBBLICA AMMINISTRAZIONE”.</t>
+  </si>
+  <si>
+    <t>NOTA PROT. N. 1292 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=161958&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\975</t>
+  </si>
+  <si>
+    <t>Pantano Francesco</t>
+  </si>
+  <si>
+    <t>Docenza di Metodi di Osservazione - CdS Informatica e Comunicazione Digitale - Sede Taranto - a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>NESSUNA ATTIVITA PROFESSIONALE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=307525&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\978</t>
+  </si>
+  <si>
+    <t>D'URSO GIUSEPPINA</t>
+  </si>
+  <si>
+    <t>DBBA - DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>Nr. 6  ore -  secondo il calendario didattico del CPNU - A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI 6 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA -  A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>PROT. N. 673   DEL 27/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=149555&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\519</t>
+  </si>
+  <si>
+    <t>DIMAURO MARIA</t>
+  </si>
+  <si>
+    <t>Insegnamento di Letteratura italiana moderna e contemporanea per il CdL in Lettere L-10 , II sem, 9 CFU 63 ore, in mutuazione con Lettere Classiche_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70025&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\520</t>
+  </si>
+  <si>
+    <t>Ciccone Mariassunta</t>
+  </si>
+  <si>
+    <t>Conferimento di incarico nell’ambito del Dottorato di ricerca “Diritti e tutele nei mercati globalizzati” per il Convegno Il futuro della PAC post 2027... del 19/02/2026</t>
+  </si>
+  <si>
+    <t>PROT.297-III/6 del 03/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=330050&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\175</t>
+  </si>
+  <si>
+    <t>Affidamento incarico per procedure di Machine Learning finalizzate alla misura di parametri idrodinamici da dati video DD 25/2026</t>
+  </si>
+  <si>
+    <t>DD  25 del 04/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\177</t>
+  </si>
+  <si>
+    <t>LA GUARDIA MAURIZIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6  ORE SECONDO IL CALENDARIO DEL  CPNU -   A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI 6 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>PROT  nr. 377 - VII/4    DEL 04/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=73862&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\178</t>
+  </si>
+  <si>
     <t>ADDANTE MARINA</t>
   </si>
   <si>
-    <t>DBBA- DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
-[...4 lines deleted...]
-  <si>
     <t>Attività di tutorato didattico, assistenza alla realizzazione di attività didattiche e assistenza alle attività di autovalutazione e completamento della preparazione in tematiche di ambito natural...</t>
   </si>
   <si>
     <t>DD 01 del 07/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=182818&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\4</t>
   </si>
   <si>
     <t>CENTRONE MARIANGELA</t>
   </si>
   <si>
     <t>Analisi statistica degli effetti di alcuni farmaci sulla crescita di cisti ottenute da cellule renali provenienti da pazienti affetti da malattia renale policistica.</t>
   </si>
   <si>
     <t>DD 02 del 07/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=72892&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\5</t>
   </si>
   <si>
     <t>DE CAROLIS MICHELE</t>
   </si>
   <si>
-    <t>DIB</t>
+    <t>DIPARTIMENTO DI INFORMATICA</t>
   </si>
   <si>
     <t>2 mese</t>
   </si>
   <si>
     <t>produzione materiale didattico per lo sviluppo di software basato su ROS2 - progetto Dare - resp. Lanubile</t>
   </si>
   <si>
-    <t>no</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATTO - conf. incarico n.2/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=250243&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\22</t>
   </si>
   <si>
     <t>ANGELILLO DOTT.SSA MARIA TERESA</t>
   </si>
   <si>
+    <t>Dipartimento di informatica</t>
+  </si>
+  <si>
     <t>8 mese</t>
   </si>
   <si>
     <t>SVILUPPO PROTOCOLLO OPERATIVO IMPIEGO DI DRONI - progetto VISTA- resp. VESSIO</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157503&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\27</t>
   </si>
   <si>
     <t>TALDONE NASTASIA</t>
   </si>
   <si>
     <t>5 MESI</t>
   </si>
   <si>
     <t>Attività di tutorato didattico e di assistenza alla realizzazione di attività didattiche negli ambiti: delle tecniche di microscopia ottica e campionamento e prelievi di materiali biologici per...</t>
   </si>
   <si>
     <t>DD 04 del 08/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=168823&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
@@ -404,171 +2259,2845 @@
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=308555&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\42</t>
   </si>
   <si>
     <t>LEGISA Jasna</t>
   </si>
   <si>
     <t>Orea. 1.30</t>
   </si>
   <si>
     <t>LETTERA CONFERIMENTO INCARICO PROT.N.97-III/5 DEL 14 gennaio 2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=346626&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\43</t>
   </si>
   <si>
     <t>LOGLISCI GIUSEPPINA</t>
   </si>
   <si>
-    <t xml:space="preserve">DIREZIONE RISORSE UMANE </t>
-[...1 lines deleted...]
-  <si>
     <t>RECUPERO CONSERVATIVO DI TAVOLE PARIETALI STORICHE E CATALOGAZIONE SECONDO GLI STANDARD ICCD PRESSO LA COLLEZIONE MUSEALE DEL DiMePRe-J</t>
   </si>
   <si>
-    <t>CONTRATTO DI LAVORO AUTONOMO</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=158133&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\44</t>
   </si>
   <si>
     <t>DEFLORIO MICHELE</t>
   </si>
   <si>
     <t>1 MESE</t>
   </si>
   <si>
     <t>Sistematizzazione ed elaborazione dati relativi ad un sistema multitrofico con invertebrati marini.</t>
   </si>
   <si>
-    <t>0,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Consulente in Ricerca e sviluppo sperimentale nel campo delle altre scienze naturali e dell'ingegneria  - titolare di Partita IVA n. 08857210721</t>
   </si>
   <si>
     <t>DD 13 DEL 15/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=53580&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\53</t>
   </si>
   <si>
     <t>COLOGNATO RENATO</t>
   </si>
   <si>
-    <t>3 MESI</t>
-[...1 lines deleted...]
-  <si>
     <t>Supporto al gruppo di ricerca del Dipartimento di Bioscienze, Biotecnologie e Ambiente dell’Università di Bari, nello studio dei pathways metabolici alla base dei biomarcatori individuati nell’espi...</t>
   </si>
   <si>
     <t>DD 12 DEL 15/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=366516&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\55</t>
   </si>
   <si>
-    <t>L'ERARIO ANGELO</t>
-[...4 lines deleted...]
-  <si>
     <t>Attività di docenza a titolo oneroso presso il CdL TPA - BA/POL - 1 anno - 1 semestre - AA 2025/2026</t>
   </si>
   <si>
-    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=232587&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>C\2026\65</t>
   </si>
   <si>
+    <t>ESPOSITO Salvatore</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL TFC  - BA/POL - 3 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>delibera della Scuola di Medicina, seduta del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=184699&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\228</t>
+  </si>
+  <si>
+    <t>MARCOSANO NUNZIA</t>
+  </si>
+  <si>
+    <t>CENTRO DI SERVIZIO DI ATENEO PER L'APPRENDIMENTO PERMANENTE (CAP UNIBA)</t>
+  </si>
+  <si>
+    <t>ATTIVITA' DI STUDENT MENTORSHIP FINALIZZATA ALL'INTEGRAZIONE ACCADEMICA E SOCIALE DEGLI STUDENTI RIFUGIATI E CON BACKGROUND MIGRATORIO</t>
+  </si>
+  <si>
+    <t>CONTRATTO PER L'AFFIDAMENTO DI ATTIVITA' DI TUTORATO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=207326&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\280</t>
+  </si>
+  <si>
+    <t>TAMMA FABRIZIO</t>
+  </si>
+  <si>
+    <t>DD. n. 28 del 11.02.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367597&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\541</t>
+  </si>
+  <si>
+    <t>BITETTO FRANCESCA URSULA</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL ASS  - BA/POL - 2 anno - 1 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=66035&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\544</t>
+  </si>
+  <si>
+    <t>GIMMELLI GABRIELE</t>
+  </si>
+  <si>
+    <t>Insegnamento di Caratteri del Cinema muto, CdL CIMS LM-65, ii sem, 42 ore, 6 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367601&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\546</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>incarico di docenza per la realizzazione di progetti formativi per gli iscritti nell’elenco nazionale dei componenti degli organismi indipendenti di valutazione della performance Progetto CAM.PER</t>
+  </si>
+  <si>
+    <t>Prot. n. 433 -VII/16 del 16/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\550</t>
+  </si>
+  <si>
+    <t>BULGAN Ugur</t>
+  </si>
+  <si>
+    <t>Prot. n. 747 - III/5  del 17/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=349111&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1701</t>
+  </si>
+  <si>
+    <t>16 ore</t>
+  </si>
+  <si>
+    <t>Prot. n. 746 - III/5  del 17/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1702</t>
+  </si>
+  <si>
+    <t>RANIERI SILVIA</t>
+  </si>
+  <si>
+    <t>FORPSICOM</t>
+  </si>
+  <si>
+    <t>4 ORE</t>
+  </si>
+  <si>
+    <t>Conferimento incarico per atività di docenza nell'ambito del CdL in Scienze della Comunicazione pubblica, sociale e d'impresa a.a. 2025-2026. Resp. Prof.ssa Claudia Marin.</t>
+  </si>
+  <si>
+    <t>Lettera incarico prot. n. 1201-III/13 del 06/03/2026.</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=191063&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1705</t>
+  </si>
+  <si>
+    <t>ABBATE ANDREA</t>
+  </si>
+  <si>
+    <t>Dipartimento di Economia e Finanza - Uniba</t>
+  </si>
+  <si>
+    <t>2 ore</t>
+  </si>
+  <si>
+    <t>docenza compet. trasvers. prog. Sostenibilità, imprese responsabili e finanza sostenibile</t>
+  </si>
+  <si>
+    <t>NOTA DELLA DIRETTRICE DEL 2/04/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=308186&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1710</t>
+  </si>
+  <si>
+    <t>MOLENDINI SERENELLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIPARTIMENTO DI ECONOMIA E FINANZA - Università degli Studi di Bari Aldo Moro </t>
+  </si>
+  <si>
+    <t>2 ORE</t>
+  </si>
+  <si>
+    <t>N. 2 ORE DOCENZA COMP. TRASV. PROG. LAVOROinGENERE.</t>
+  </si>
+  <si>
+    <t>NOTA DELLA DIRETTRICE DEL 24/03/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=338037&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1711</t>
+  </si>
+  <si>
+    <t>MENCARINI LETIZIA</t>
+  </si>
+  <si>
+    <t>N. 4 ORE DOCENZA COMP. TRASV. PROG. LAVOROinGENERE.</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=338035&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1712</t>
+  </si>
+  <si>
+    <t>D'ADAMO MASSIMO</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 4p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368237&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1050</t>
+  </si>
+  <si>
+    <t>JohnBritto Jerlin Stephy</t>
+  </si>
+  <si>
+    <t>massimo 5  mesi</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 29 del 09/02/2026</t>
+  </si>
+  <si>
+    <t>NESSUNA</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°50 del 04/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=349086&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1062</t>
+  </si>
+  <si>
+    <t>PROIETTO MARIAGRAZIA</t>
+  </si>
+  <si>
+    <t>100 ORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INCARICO DI_x000D_
+DIDATTICA INTEGRATIVA (SUPERVISIONE TPV) NELL’AMBITO DEL CORSO DI_x000D_
+LAUREA IN SCIENZE E TECNICHE PSICOLOGICHE – A.A. 2025/2026_x000D_
+</t>
+  </si>
+  <si>
+    <t>D.D. 56/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=325873&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1063</t>
+  </si>
+  <si>
+    <t>ANTONUCCI MASSIMO</t>
+  </si>
+  <si>
+    <t>INCARICO DI_x000D_
+DIDATTICA INTEGRATIVA (SUPERVISIONE TPV) NELL’AMBITO DEL CORSO DI_x000D_
+LAUREA IN SCIENZE E TECNICHE PSICOLOGICHE – A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=48078&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1067</t>
+  </si>
+  <si>
+    <t>TINELLA LUIGI</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163991&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1073</t>
+  </si>
+  <si>
+    <t>MANIPPA VALERIO</t>
+  </si>
+  <si>
+    <t>INCARICO  DI_x000D_
+DIDATTICA INTEGRATIVA (SUPERVISIONE TPV) NELL’AMBITO DEL CORSO DI_x000D_
+LAUREA IN SCIENZE E TECNICHE PSICOLOGICHE – A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=340184&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1074</t>
+  </si>
+  <si>
+    <t>RUGGIERO MELANIA</t>
+  </si>
+  <si>
+    <t>Dipartimento di Farmacia -Scienze del Farmaco</t>
+  </si>
+  <si>
+    <t>71 ore</t>
+  </si>
+  <si>
+    <t>Anatomia umana - 71 ore</t>
+  </si>
+  <si>
+    <t>Verbale C.D. del 22/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=220429&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1075</t>
+  </si>
+  <si>
+    <t>CARLUCCI VITTORIO</t>
+  </si>
+  <si>
+    <t>39 ore</t>
+  </si>
+  <si>
+    <t>Elementi di botanica farmaceutica - 39 ore</t>
+  </si>
+  <si>
+    <t>Verbale C.D. del 11/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368222&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1085</t>
+  </si>
+  <si>
+    <t>Defilippis Dott. Vincenzo</t>
+  </si>
+  <si>
+    <t>Centro Interuniversitario di Ricerca Laboratorio di Gruppoanalisi ed Epistemologia</t>
+  </si>
+  <si>
+    <t>Docenza nell’ambito del Master di I livello in “Risk Management Clinico. Formarsi a percepire il rischio e a comunicare il pericolo nelle strutture sanitarie” A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 5p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=238055&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1086</t>
+  </si>
+  <si>
+    <t>Palmieri Francesco</t>
+  </si>
+  <si>
+    <t>20 ore</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 8p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368239&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1087</t>
+  </si>
+  <si>
+    <t>LORINI Giuseppe</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 29p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=347307&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1088</t>
+  </si>
+  <si>
+    <t>MARCI ARIANNA</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 27p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=320734&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1089</t>
+  </si>
+  <si>
+    <t>STARACE Laura</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 26p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=175171&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1090</t>
+  </si>
+  <si>
+    <t>NUZZOLESE Domenico Gabriele</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 ore </t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 22p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=184768&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1091</t>
+  </si>
+  <si>
+    <t>PISTILLI Costantino</t>
+  </si>
+  <si>
+    <t>Ore: 3</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.606 DEL 6 marzo 2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=326644&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\651</t>
+  </si>
+  <si>
+    <t>ore: 4,30</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.607 DEL 6 mazo 2026</t>
+  </si>
+  <si>
+    <t>C\2026\654</t>
+  </si>
+  <si>
+    <t>ore: 3</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.605  del 6 marzo 2026</t>
+  </si>
+  <si>
+    <t>C\2026\657</t>
+  </si>
+  <si>
+    <t>Preziosa Pasquale</t>
+  </si>
+  <si>
+    <t>ore. 1.30</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.648 DEL 10 marzo 2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=326917&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\709</t>
+  </si>
+  <si>
+    <t>Raguso Giuseppe</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL ASS  - BA/POL -2 anno -1  semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n. 20 del 25/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=180530&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1272</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL EDP  - BA/POL -1 anno -2  semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1274</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL EDP  - BA/POL -3 anno -2  semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1276</t>
+  </si>
+  <si>
+    <t>CRUDELE MARCO</t>
+  </si>
+  <si>
+    <t>100 ore</t>
+  </si>
+  <si>
+    <t>Tutor disciplinare per attività didattiche integrative, propedeutiche e di recuperodel corso di FISICA</t>
+  </si>
+  <si>
+    <t>Contratto del 21/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=177051&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1601</t>
+  </si>
+  <si>
+    <t>CARDONE ANGELO</t>
+  </si>
+  <si>
+    <t>Insegnamento di Sistemi di analisi dell'edilizia Pluristratificata, SSD NN; per la SSBA interateneo, I anno, 10 ore, 2 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=220266&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1603</t>
+  </si>
+  <si>
+    <t>GALEANDRO FABIO</t>
+  </si>
+  <si>
+    <t>Dipartimento di Ricerca e Innovazione  Umanistica</t>
+  </si>
+  <si>
+    <t>Insegnamento di Sistemi digitali di catalogazione per la gestione e valorizzazione del patrimonio culturale, SSD GSPS-06/A, SSBA Interateneo, 25 ore 5 cfu_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=53406&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1604</t>
+  </si>
+  <si>
+    <t>LUCCI ENRICO</t>
+  </si>
+  <si>
+    <t>Insegnamento di Paletnologia; SSD ARCH-01/A, per la SSBA Interateneo, I anno, 20 ore, 4 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=326192&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1606</t>
+  </si>
+  <si>
+    <t>BISCEGLIE EMANUELE</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>ANNO ACCADEMICO 2025/2026</t>
+  </si>
+  <si>
+    <t>INCARICO DOCENZA FISICA PER BIOLOGIA A-L - CdL Scienze Biologiche A.A. 2025-26</t>
+  </si>
+  <si>
+    <t>DD 35 del 03/03/2026 - CONFERIMENTO INCARICO INDIVIDUALE EX ART. 7 C. 6 D. LGS 165/01  - DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=151808&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1608</t>
+  </si>
+  <si>
+    <t>POTENZA MARIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laboratorio di Rilievo Digitalizzato per lo scavo archeologico, SSD NN, SSBA Interateneo, 25 ore, 1 CFU; </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=153461&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1767</t>
+  </si>
+  <si>
+    <t>DE KERCKHOVE DERRICK</t>
+  </si>
+  <si>
+    <t>Invito per Seminario nell'ambito del Convegno Learning Analytics Across Data Processing Ethies, Instructional Design and Academic Policy 19-20 febbraio 2026. Resp. Prof. Baldassarre.</t>
+  </si>
+  <si>
+    <t>Lettera incarico prot. n. 704-II/13 del 11/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157098&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1478</t>
+  </si>
+  <si>
+    <t>POMARICO DOMENICO</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO  INTERUNIVERSITARIO DI FISICA</t>
+  </si>
+  <si>
+    <t>Sviluppo di Metodologie di Machine e Deep Learning a supporto_x000D_
+dell’agricoltura di precisione”, nell’ambito del progetto WADIT</t>
+  </si>
+  <si>
+    <t>Det. n. 4 del 09/02/2026 - Conferimento di incarico individuale di natura autonoma</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=247445&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1480</t>
+  </si>
+  <si>
+    <t>DE CARO Maria</t>
+  </si>
+  <si>
+    <t>2 giorni</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=57599&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1483</t>
+  </si>
+  <si>
+    <t>ANTONACCI FRANCESCO</t>
+  </si>
+  <si>
+    <t>CIRPAS</t>
+  </si>
+  <si>
+    <t>incarico di docenza nell’ambito dell’attività didattica del Master Universitario di I livello in E-commerce Management e strategie digitali A.A. 2025.26</t>
+  </si>
+  <si>
+    <t>PROT. 73 - III / 5</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369204&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1485</t>
+  </si>
+  <si>
+    <t>RODARI DOTT.SSA PAOLA</t>
+  </si>
+  <si>
+    <t>Dipartimento di Scienze della Terra e Geoambientali</t>
+  </si>
+  <si>
+    <t>Docenza CT “Dall’abstract alla società: metodi e pratiche per valorizzare e comunicare la ricerca in sinergia e in dialogo con il contesto sociale”2 CFU - a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D.D. n. 153/26 del 10/04/2026_x000D_
+</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=381417&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1486</t>
+  </si>
+  <si>
+    <t>LAGNA DOTT.SSA FRANCESCA</t>
+  </si>
+  <si>
+    <t>5 ORE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=320106&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1487</t>
+  </si>
+  <si>
+    <t>MARZIONI DOTT.SSA MAIRA</t>
+  </si>
+  <si>
+    <t>11 ORE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=382831&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1488</t>
+  </si>
+  <si>
+    <t>8 ORE</t>
+  </si>
+  <si>
+    <t>PREDISPOSIZIONE DI MATERIALE DIDATTICO E DOCENZA NELL’AMBITO DEL CORSO DI FORMAZIONE PROGRAMMA INPS VALORE P.A. 2025 II LIVELLO “QUALITA' E QUANTITA' DEL SERVIZIO PUBBLICO NELL'ORGANIZZAZIONE DEL LAVO</t>
+  </si>
+  <si>
+    <t>NOTA PROT. N. 1196 DEL 09/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1490</t>
+  </si>
+  <si>
+    <t>DELL'ERBA DOTT.SSA CRISTIANA</t>
+  </si>
+  <si>
+    <t>lezioni di ricerca di valore</t>
+  </si>
+  <si>
+    <t>LETTERA INCARICO DEL 10/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369145&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1353</t>
+  </si>
+  <si>
+    <t>AMOROSINI ORONZO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">incarico di docenza nell’ambito dell’attività didattica del Master Universitario di I livello in Green Management And Sustainable Business A.A. 2025.26 </t>
+  </si>
+  <si>
+    <t>PROT. 64 - III/5 DEL 18/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163106&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1359</t>
+  </si>
+  <si>
+    <t>LEPORE GIUSEPPE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL SDR  - BA/POL - 2 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n. 25 del 08/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=55032&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1366</t>
+  </si>
+  <si>
+    <t>ANTONINI MANGIA ALBERT</t>
+  </si>
+  <si>
+    <t>O ORE</t>
+  </si>
+  <si>
+    <t>PROT 71 - III/5 DEL 21/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=155172&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1400</t>
+  </si>
+  <si>
+    <t>CARRIERO CRISTIANO</t>
+  </si>
+  <si>
+    <t>32 ORE</t>
+  </si>
+  <si>
+    <t>PROT 11 DEL 13/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163428&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1401</t>
+  </si>
+  <si>
+    <t>DANIELE ANTONELLA</t>
+  </si>
+  <si>
+    <t>Dipartimento di BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>Nr.  2  ore  -  secondo il calendario del  CPNU  -  A.A.  2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI  2  ORE COMPLESSIVE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA -  a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Prot. nr.  1129 -  VII/4  -  del  08/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=284796&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1403</t>
+  </si>
+  <si>
+    <t>Degiosa Leonardo</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1544- VII/4 del 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369155&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1404</t>
+  </si>
+  <si>
+    <t>Votta Prof. Renato</t>
+  </si>
+  <si>
+    <t>Corso Formazione per Dirigenti sanitari incaricati della direzione di Struttura Complessa di Aziende ed Enti del Servizio Sanitario della Regione Puglia - Anno2025/2026 - CURSUS -</t>
+  </si>
+  <si>
+    <t>lavoratore autonomo</t>
+  </si>
+  <si>
+    <t>Prot.15 8del 15/01/2026 - Dipartimento Interdisciplinare di Medicina</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160992&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1405</t>
+  </si>
+  <si>
+    <t>Campobasso Vincenzo</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1551- VII/4 del 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=162427&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1441</t>
+  </si>
+  <si>
+    <t>MONTICONE Dott.ssa Erika</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell'ambito del Master in terrorismo A.A. 2024 2025</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N. 1008 DEL 9 aprile 2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=166054&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1453</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.1006 DEL 9 aprile 2026</t>
+  </si>
+  <si>
+    <t>C\2026\1454</t>
+  </si>
+  <si>
+    <t>Collu-Moran Roberta</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.1007 DEL 9 aprile 2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=346627&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1456</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell'ambito del Corso di competenze trasversali A.A. 2025 2026</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.977  DEL 3 aprile 2026</t>
+  </si>
+  <si>
+    <t>C\2026\1459</t>
+  </si>
+  <si>
+    <t>BORSCI LEANDRA</t>
+  </si>
+  <si>
+    <t>incarico di docenza nell’ambito dell’attività didattica del Master Universitario di I_x000D_
+livello in GREEN MANAGEMENT AND SUSTAINABLE BUSINESS - A.A. 2025/26</t>
+  </si>
+  <si>
+    <t>PROT. 25 - III/5 DEL 27/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369174&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1473</t>
+  </si>
+  <si>
+    <t>BARBERIO GRAZIA MARIA ROSARIA</t>
+  </si>
+  <si>
+    <t>36  ORE</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL DIE  - BA/POL -1 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306219&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\331</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL  IGD  - BA/POL -1 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>C\2026\332</t>
+  </si>
+  <si>
+    <t>Prot. n. 239 -VII/16 del 28/01/2026</t>
+  </si>
+  <si>
+    <t>C\2026\564</t>
+  </si>
+  <si>
+    <t>Malcangi Irene</t>
+  </si>
+  <si>
+    <t>500 ORE</t>
+  </si>
+  <si>
+    <t>Contratto di lavoro autonomo in qualità di Tutor didattico senior nell'ambito delle attività didattiche relative ai Master di primo  livello attivati dal CIRPAS per l'A.A. 25/26</t>
+  </si>
+  <si>
+    <t>CONTRATTO SOTTOSCRITTO IN DATA 08.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=158134&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\568</t>
+  </si>
+  <si>
+    <t>VALENTINO Dott. Michele</t>
+  </si>
+  <si>
+    <t>Prot. n. 434 -VII/16 del 16/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=164275&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\569</t>
+  </si>
+  <si>
+    <t>VITOLO DOTT. ANTONIO ILIC</t>
+  </si>
+  <si>
+    <t>Prot. n. 435 -VII/16 del 16/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=322630&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\570</t>
+  </si>
+  <si>
+    <t>BACCINI DIR. ALBERTO</t>
+  </si>
+  <si>
+    <t>LETTERA INCARICO DEL 02/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=369066&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1345</t>
+  </si>
+  <si>
+    <t>Matteucci Francesco</t>
+  </si>
+  <si>
+    <t>Corso di Alta Formazione – Europrogettazione e Accesso ai Fondi Europei – Incarico di Docenza.</t>
+  </si>
+  <si>
+    <t>prot. n. 17096 -III/13 del 21.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367848&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1346</t>
+  </si>
+  <si>
+    <t>MAGLIETTA ROSALIA</t>
+  </si>
+  <si>
+    <t>19 ore</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025-2026 - “AI-Gen e pensiero critico: dal prompt all’impatto” - Approfondimento dei fondamenti e delle Applicazioni AI</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163329&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1049</t>
+  </si>
+  <si>
+    <t>BERNARDI ELISABETTA</t>
+  </si>
+  <si>
+    <t>_x000D_
+DBBA- DIPARTIMENTO DI BIOSCIENZE, BIOTECNOLOGIE E AMBIENTE</t>
+  </si>
+  <si>
+    <t>Nr. 8 ore -  secondo il calendario delle attività didattiche del CPNU -  A.A.  2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE  DI 8 ORE COMPLESSIVE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A,A. 2025/2026</t>
+  </si>
+  <si>
+    <t>PROT. N. 994 - VII/4   del 26/03/2026 -   Conferimento d'incarico</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70430&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1052</t>
+  </si>
+  <si>
+    <t>Russo Elisabetta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 ore </t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 10p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368073&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1053</t>
+  </si>
+  <si>
+    <t>PASCAZIO Maria</t>
+  </si>
+  <si>
+    <t>3 mesi</t>
+  </si>
+  <si>
+    <t>Elaborazione e somministrazione di questionari e/o interviste semi-strutturate; raccolta, elaborazione e valutazione esiti, finalizzata all’indagine conoscitiva strumentale a promuovere visite e labor</t>
+  </si>
+  <si>
+    <t>D.D. n. 36 del 23.03.2026 - prot. n. 836 del 23.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=224029&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1054</t>
+  </si>
+  <si>
+    <t>ROMANELLO ANTONIO</t>
+  </si>
+  <si>
+    <t>60 ore</t>
+  </si>
+  <si>
+    <t>Supervisione delle psicoterapie attuate dagli allievi (60 ore)</t>
+  </si>
+  <si>
+    <t>D.D. 62/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=340509&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1055</t>
+  </si>
+  <si>
+    <t>FOSCHINO DOTT.SSA GRAZIA MARIA</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=68713&amp;idcv=7&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1056</t>
+  </si>
+  <si>
+    <t>SICURO Franco</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 25p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=179499&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1057</t>
+  </si>
+  <si>
+    <t>Comes Marilena</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025-2026 - “Informatica e Scienze della Nutrizione e Benessere: Approcci Interdisciplinari per la Promozione della Salute” - Sicurezza alimentare</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=346810&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1058</t>
+  </si>
+  <si>
+    <t>VIOLA GIUSEPPINA</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 3p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=161446&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1059</t>
+  </si>
+  <si>
+    <t>CICIRELLI PAOLO GIOVANNI</t>
+  </si>
+  <si>
+    <t>Progettazione e supervisione di laboratori di comunicazione efficace e regolazione emotiva con target interni/esterni (es., detenuti vs studenti); favorire il Coordinamento di gruppi di discussione gu</t>
+  </si>
+  <si>
+    <t>D.D. n. 37 del 23/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=175863&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1060</t>
+  </si>
+  <si>
+    <t>AMMAR MUHAMMAD</t>
+  </si>
+  <si>
+    <t>DIREZIONE RICERCA, TERZA MISSIONE E INTERNAZIONALIZZAZIONE - SEZIONE CAREER MANAGEMENT SERVICE - U.O. ORIENTAMENTO  e TUTORATO</t>
+  </si>
+  <si>
+    <t>TUTORATO del bando Fondo Giovani 2023</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 12/01/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=341729&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\893</t>
+  </si>
+  <si>
+    <t>NOLÈ MARICA</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 13/01/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=344212&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\895</t>
+  </si>
+  <si>
+    <t>DI GABRIELE SARA</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=325019&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\896</t>
+  </si>
+  <si>
+    <t>LUISI SARAH</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL FIS  - BR/ASL -1anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n.16 del 09/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367888&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\897</t>
+  </si>
+  <si>
+    <t>MERAFINA FRANCESCO PIO</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 04/02/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=200304&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\898</t>
+  </si>
+  <si>
+    <t>BELGIOVINE RUGGIERO PIO</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 13/02/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=196925&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\899</t>
+  </si>
+  <si>
+    <t>PUCCIARELLI Dott. Lorenzo</t>
+  </si>
+  <si>
+    <t>DD 49 DEL 18/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=149863&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\900</t>
+  </si>
+  <si>
+    <t>CAPUOZZO FLAVIA</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1184 de 9/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=205522&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\906</t>
+  </si>
+  <si>
+    <t>Carnimeo Dott. Vito</t>
+  </si>
+  <si>
+    <t>Ore: 10</t>
+  </si>
+  <si>
+    <t>Conferimento di incarico per attività di docenza nell’ambito del Corso Inps ValorePA 2025 Gestione delle relazioni e dei conflitti, inclusione delle diversità, benessere organizzativo A.A. 2025/2026.</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.678 DEL 11.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306068&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\875</t>
+  </si>
+  <si>
+    <t>De Palma Davide</t>
+  </si>
+  <si>
+    <t>Ore: 5</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.682 DEL 11.3.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=178871&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\878</t>
+  </si>
+  <si>
+    <t>PELLECCHIA Francesco</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.681 DEL 11.3.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=156113&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\881</t>
+  </si>
+  <si>
+    <t>RECCHIA ALESSANDRA</t>
+  </si>
+  <si>
+    <t>massimo 4  mesi</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 4 del 13/01/2026</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°13 del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=158664&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\888</t>
+  </si>
+  <si>
     <t>ROMANAZZI SERAFINO</t>
   </si>
   <si>
-    <t>3 mesi</t>
-[...1 lines deleted...]
-  <si>
     <t>Monitoraggio avifauna selvatica e rilievo dati presso associazione venatorie</t>
   </si>
   <si>
     <t>DD. 13 del 16/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=72420&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\66</t>
   </si>
   <si>
     <t>LA GIOIA GIUSEPPE</t>
   </si>
   <si>
-    <t>2 mesi</t>
-[...1 lines deleted...]
-  <si>
     <t>Monitoraggio dell’avifauna selvatica sul territorio regionale; cattura e inanellamento di tordi (Turdus philomelos) e beccacce (Scolopax rusticola)</t>
   </si>
   <si>
     <t>DD. 11 del 16/01/2026</t>
   </si>
   <si>
     <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=44176&amp;idcv=8&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
   </si>
   <si>
     <t>C\2026\67</t>
   </si>
   <si>
-    <t>NINIVAGGI ANTONELLA</t>
-[...1 lines deleted...]
-  <si>
     <t>Raccolta ed elaborazione dati dei fruttiferi</t>
   </si>
   <si>
     <t>DD. 15 del 16/01/2026</t>
   </si>
   <si>
-    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=191979&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>C\2026\68</t>
+  </si>
+  <si>
+    <t>Dipartimento di Scienze del Suolo, della Pianta e degli Alimenti</t>
+  </si>
+  <si>
+    <t>INSEGNAMENTO LINGUA INGLESE LIVELLO B1 CORSO DI LAUREA IN SCIENZE E TECNOLOGIE ALIMENTARI</t>
+  </si>
+  <si>
+    <t>Delibera Consiglio di Dipartimento del 20/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\907</t>
+  </si>
+  <si>
+    <t>GUGLIELMINETTI LUCA</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza Master in terrorismo A.A: 2023/2024</t>
+  </si>
+  <si>
+    <t>LETTERA CONFERIMENTO INCARICO PROT.N.29 DEL 7.1.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=164955&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\908</t>
+  </si>
+  <si>
+    <t>LOPEZ DOTT. GAETANO</t>
+  </si>
+  <si>
+    <t>40 ore</t>
+  </si>
+  <si>
+    <t>Attribuzione 1 incarico di insegnamento- a.a. 2025/26 II semestre - Fondamento di informatica per la comunicazione, SC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">decreto approvazione atti  DD 59 del 9/03/2016 </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70749&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\911</t>
+  </si>
+  <si>
+    <t>AMATO MAURO</t>
+  </si>
+  <si>
+    <t>Nr. 2  ore -  secondo il calendario delle attività didattiche del  CPNU -  a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE  DI 2  ORE COMPLESSIVE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A,A. 2025/2026</t>
+  </si>
+  <si>
+    <t>PROT. N. 927 - VII/4   del 19/03/2026  (Conferimento incarico)</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=363410&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\913</t>
+  </si>
+  <si>
+    <t>MARTUCCI ANGELICA</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 27/02/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=201579&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\915</t>
+  </si>
+  <si>
+    <t>CUOCCIO DOTT. DOMENICO</t>
+  </si>
+  <si>
+    <t>Docenza per Competenze trasversali a.a. 2025 - 2026 - TECNOLOGIE DIGITALI EMERGENTI PER L'INNOVAZIONE INDUSTRIALE - CYBER SECURITY, BLOCKCHAIN QUANTUM COMPUTING</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157950&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\924</t>
+  </si>
+  <si>
+    <t>9 ore</t>
+  </si>
+  <si>
+    <t>Prot. n. 660 - III/7  del 10/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\932</t>
+  </si>
+  <si>
+    <t>ADDABBO DOTT. CARLO</t>
+  </si>
+  <si>
+    <t>Prot. n. 665 - III/7  del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=69080&amp;idcv=7&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\933</t>
+  </si>
+  <si>
+    <t>Prot. n. 612 - III/5 del 06/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\936</t>
+  </si>
+  <si>
+    <t>GUARALDI SILVIA</t>
+  </si>
+  <si>
+    <t>PROT.290-III/6 del 03/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=326492&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\203</t>
+  </si>
+  <si>
+    <t>GIOIA VALENTINA</t>
+  </si>
+  <si>
+    <t>massimo 3  mesi</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando n° 17 del 29/01/2026</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n° 17 DEL 29/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=247660&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\208</t>
+  </si>
+  <si>
+    <t>PADOVANO KATIA</t>
+  </si>
+  <si>
+    <t>Nr. 13  ore  secondo il calendario delle attività didattiche del CPNU  -  A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI 13 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROT. N. 434 - VII/4   DEL 09/02/2026  </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70016&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\211</t>
+  </si>
+  <si>
+    <t>SILLETTI FABIOLA</t>
+  </si>
+  <si>
+    <t>Direzione Ricerca, terza missione e internazionalizzazione</t>
+  </si>
+  <si>
+    <t>25 ore</t>
+  </si>
+  <si>
+    <t>Docenza Orientativanell'ambito del progetto orienteering a.s. 24/26 - Investimento 1.6 PNRR- NextGenerationEU-CUP H97G24000100007</t>
+  </si>
+  <si>
+    <t>PSICOLOGO</t>
+  </si>
+  <si>
+    <t>nota prot. n. 21205 -VII/4 del 28.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=162293&amp;idcv=7&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\212</t>
+  </si>
+  <si>
+    <t>MARTINELLI ONOFRIO</t>
+  </si>
+  <si>
+    <t>DD. 2/ del 03/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=214042&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\213</t>
+  </si>
+  <si>
+    <t>MACINA LUANA</t>
+  </si>
+  <si>
+    <t>collaborazione per servizi audit tecnologico -mazione in materia di A.I. ogetto DANTE esp. bochicchio</t>
+  </si>
+  <si>
+    <t>CONTRATTO - conf. incarico n.3/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=366855&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\215</t>
+  </si>
+  <si>
+    <t>ZAZA GIANLUCA</t>
+  </si>
+  <si>
+    <t>realizzazione di un sistema di Graph Retrieval Augmented Generation a supporto delle Business Strategies - progetto SIA LABS -Semeraro</t>
+  </si>
+  <si>
+    <t>CONTRATTO - conf. incarico n.4/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=159216&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\763</t>
+  </si>
+  <si>
+    <t>realizzaione di un knowledge Graph per la Business Strategy a partire da colleszioni di documenti di dominioo -prog. SIA LABS - Semeraro</t>
+  </si>
+  <si>
+    <t>CONTRATTO - conf. incarico n.5/2026</t>
+  </si>
+  <si>
+    <t>C\2026\765</t>
+  </si>
+  <si>
+    <t>LUCCI Enrico</t>
+  </si>
+  <si>
+    <t>a.a. 2025-26</t>
+  </si>
+  <si>
+    <t>Insegnamento di 'Disegno e rilievo archeologico', SSD ICAR/17, CdL Archeologia LM-2, II sem, 42 ore, 6 CFU</t>
+  </si>
+  <si>
+    <t>D.D. n. 79 del 03/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\776</t>
+  </si>
+  <si>
+    <t>IOTTI GIANNI</t>
+  </si>
+  <si>
+    <t>Seminario nella giornata del 10/03/2025 nell'ambito delle attività previste per il Laboratorio di forme e spazi letterari dell'Europa moderna. Rif. Prof.ssa Lorusso</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1128 - VII/4 DEL 23/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=37126&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\777</t>
+  </si>
+  <si>
+    <t>AYROLDI ALCESTE</t>
+  </si>
+  <si>
+    <t>Insegnamento di 'Laboratorio di produzione discografica', CdL Culture e Industrie dei Media e dello Spettacolo (LM-65), II sem, I anno, 30 ore, 3 CFU</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=348780&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\778</t>
+  </si>
+  <si>
+    <t>BORGIA NATALINO</t>
+  </si>
+  <si>
+    <t>Attività di tutorato didattico e di assistenza alla realizzazione di attività didattiche integrative in ambito matematico per gli iscritti al corso di laurea triennale in Scienze della Natura</t>
+  </si>
+  <si>
+    <t>DD 18 del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306234&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\158</t>
+  </si>
+  <si>
+    <t>FAGUNDES MOREIRA RENATA</t>
+  </si>
+  <si>
+    <t>Conferimente incarico di docenza per  l'insegnamento di Parassitologia nell’ambito dei Precorsi attivati  presso il DiMeV- a.a. 2025/2026</t>
+  </si>
+  <si>
+    <t>Comunicazione prot.n. 119 del 14/01/2026 - Contratto del 20/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=329977&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\166</t>
+  </si>
+  <si>
+    <t>LUPO ANTONELLA</t>
+  </si>
+  <si>
+    <t>1 mese</t>
+  </si>
+  <si>
+    <t>applicazione di tecniche di Machine Learning e analisi statistica multivariata su dati di risonanza magnetica strutturale (sMRI) in pazienti con schizofrenia; sviluppo e implementazione di modelli...</t>
+  </si>
+  <si>
+    <t>D.D. n. 8 del 21.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=233394&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\167</t>
+  </si>
+  <si>
+    <t>Marcotrigiano Dott. Vincenzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nr. 3  ORE come da calendario lezioni del CPNU  -  A.A.  2025/2026  </t>
+  </si>
+  <si>
+    <t>SEMINARI PER UN TOTALE DI nr. 3 ORE NELL'AMBITO DEL CORSO DI PERFEZIONAMENTO IN NUTRIZIONE UMANA A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>PROT. N, 317  - VII/4   DEL 29/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=147021&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\168</t>
+  </si>
+  <si>
+    <t>LIGUIGLI FEDERICA</t>
+  </si>
+  <si>
+    <t>Analisi statistica degli effetti di alcuni composti eterociclici di sintesi che inibiscono in modo selettivo l’Acquaporina-9 sull’accumulo di lipidi nel parenchima epatico di topi knockout modello...</t>
+  </si>
+  <si>
+    <t>DD 24 del 02/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=169540&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\169</t>
+  </si>
+  <si>
+    <t>GUERRA TOMMASO</t>
+  </si>
+  <si>
+    <t>attività di project management degli studi PASS condotti utilizzando i dati del registro Italiano Sclerosi Multipla; disegno di studi osservazionali condotti utilizzando i dati del registro Italiano..</t>
+  </si>
+  <si>
+    <t>Medico Specialista in Neurologia</t>
+  </si>
+  <si>
+    <t>D.D. n. 4 del 16.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=215838&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\173</t>
+  </si>
+  <si>
+    <t>Loconte Vito</t>
+  </si>
+  <si>
+    <t>Nota prot.n. 472 del 02/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=324419&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\199</t>
+  </si>
+  <si>
+    <t>GIORGIO ALESSIA</t>
+  </si>
+  <si>
+    <t>DD. n. 58 del 09.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=181504&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\752</t>
+  </si>
+  <si>
+    <t>STEFANELLI DOTT. DARIO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=180895&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\753</t>
+  </si>
+  <si>
+    <t>DEL VECCHIO CARMELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSEGNAMENTO DI LINGUA INGLESE B2 CORSO DI LAUREA MAGISTRALE BQSA </t>
+  </si>
+  <si>
+    <t>Delibera Consiglio di Dipartimento del 17/09/2025</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367751&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\754</t>
+  </si>
+  <si>
+    <t>JEMMETT PROF. LAURENCE</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1175- VII/4 del 12/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160802&amp;idcv=8&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\797</t>
+  </si>
+  <si>
+    <t>PINTO PIERFRANCESCO</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1185- VII/4 del 12/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=66391&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\798</t>
+  </si>
+  <si>
+    <t>DENORA IRENE</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 27 del 09/02/2026</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°48 del 04/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=187325&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\810</t>
+  </si>
+  <si>
+    <t>CASAMASSIMA NUNZIA</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 28 del 09/02/2026</t>
+  </si>
+  <si>
+    <t>imprenditrice agricola</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°49 del 04/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=196035&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\814</t>
+  </si>
+  <si>
+    <t>JOHNBRITTO JERLIN, 19</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=218253&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\815</t>
+  </si>
+  <si>
+    <t>LORUSSO ARMANDO</t>
+  </si>
+  <si>
+    <t>ATTIVITA’ DI DOCENZA NELL’AMBITO DEL CORSO DI FORMAZIONE PROGRAMMA INPS VALORE P.A. 2025 II LIVELLO “LA PREVENZIONE DELLA CORRUZIONE NEI COMPORTAMENTI DEI DIPENDENTI DELLA PUBBLICA AMMINISTRAZIONE”.</t>
+  </si>
+  <si>
+    <t>PROT. N. 941 DEL 24/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=203016&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\837</t>
+  </si>
+  <si>
+    <t>NANNA ARIANNA</t>
+  </si>
+  <si>
+    <t>DR 1513 del 30/04/2025 Graduatoria di merito DR 2784 del 24/09/25  contratto stipulato il 09/01/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=187886&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\838</t>
+  </si>
+  <si>
+    <t>FERRI ALESSANDRA</t>
+  </si>
+  <si>
+    <t>DIPARTIMENTO DI MATEMATICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40 ore </t>
+  </si>
+  <si>
+    <t>Organizzazione di laboratori di Comunicazione della Matematica presso il Dipartimento di Matematica o presso stand esterni e organizzazione di visite guidate presso il MuMa</t>
+  </si>
+  <si>
+    <t>DD.06/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=201885&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\841</t>
+  </si>
+  <si>
+    <t>PREDISPOSIZIONE DI MATERIALE DIDATTICO E DOCENZA NELL’AMBITO DEL CORSO DI FORMAZIONE PROGRAMMA INPS VALORE P.A. 2025 II LIVELLO “QUALITA' E QUANTITA' DEL SERVIZIO PUBBLICO NELL'ORGANIZZAZIONE...</t>
+  </si>
+  <si>
+    <t>NOTA PROT N. 1198 DEL 09/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\864</t>
+  </si>
+  <si>
+    <t>LIUZZI FRANCESCO</t>
+  </si>
+  <si>
+    <t>NOTA PROT. N. 1294 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=58689&amp;idcv=10&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\865</t>
+  </si>
+  <si>
+    <t>ROMA Giovanni</t>
+  </si>
+  <si>
+    <t>NOTA PROT. N. 1291 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=27874&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\866</t>
+  </si>
+  <si>
+    <t>OLIVIERI ENRICO</t>
+  </si>
+  <si>
+    <t>NOTA PROT. N. 1296 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=152039&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\867</t>
+  </si>
+  <si>
+    <t>SAPONARA LEONARDA NADIA</t>
+  </si>
+  <si>
+    <t>Incarico di: ESPERTA di orientamento scolastico e professionale_ BANDO n. 211 del 05/12/2025 per le esigenze del progetto POT Prometheus 2.0. Resp. scient. prof.ssa Amelia Manuti</t>
+  </si>
+  <si>
+    <t>DD. n. 13 del 29.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=45964&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\348</t>
+  </si>
+  <si>
+    <t>LONGOBARDI Stella</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL TRP-EDP (CORSO ACCORPATO)  - BA/POL - 1 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>delibera della Scuola di Medicina, seduta del 17/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=154831&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\349</t>
+  </si>
+  <si>
+    <t>LAMPUGNANO FABRIZIO</t>
+  </si>
+  <si>
+    <t>Incarico di: ESPERTO di orientamento scolastico e professionale_ BANDO n. 211 del 05/12/2025 per le esigenze del progetto POT Prometheus 2.0. Resp. scient. prof.ssa Amelia Manuti</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367263&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\350</t>
+  </si>
+  <si>
+    <t>GALLI DELLA LOGGIA ERNESTO</t>
+  </si>
+  <si>
+    <t>10 ORE</t>
+  </si>
+  <si>
+    <t>Invito Analisi e riordino del fondo Scianatico. Resp. Prof.ssa Perla.</t>
+  </si>
+  <si>
+    <t>Lettera invito prot. n. 73-III/13 del 08/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=154486&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\352</t>
+  </si>
+  <si>
+    <t>massimo 12  mesi</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando n° 2 del  12/01/2026</t>
+  </si>
+  <si>
+    <t>Specialista in medicina d'emergenza-urgenza</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n° 25 del 06/02/2026</t>
+  </si>
+  <si>
+    <t>C\2026\353</t>
+  </si>
+  <si>
+    <t>Ancona Federico</t>
+  </si>
+  <si>
+    <t>1 GIORN0</t>
+  </si>
+  <si>
+    <t>reading con performarce musicale nell'ambito delle iniziative previste per la II edizioni del Premio Cia Vangi Drago, Bari - 27 febbraio 2026. rif prof.ssa Aulisa</t>
+  </si>
+  <si>
+    <t>MUSICISTA</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1126 - VII/4 DEL 23/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=157890&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\532</t>
+  </si>
+  <si>
+    <t>CAFORIO LAURA</t>
+  </si>
+  <si>
+    <t>UNIVERSITA' DEGLI STUDI DI BARI "ALDO MORO"</t>
+  </si>
+  <si>
+    <t>Componente Commissione Seduta di Laurea Tecniche Ortopediche a.a. 2024/2025 2 sessione</t>
+  </si>
+  <si>
+    <t>D.R. 1105 DEL 10/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=162821&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1502</t>
+  </si>
+  <si>
+    <t>TOMBOLINI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>D.R.1105 DEL 10/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163554&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1503</t>
+  </si>
+  <si>
+    <t>PALELLA GIUSEPPE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=270208&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1504</t>
+  </si>
+  <si>
+    <t>De Cicco Roberto</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=308072&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1506</t>
+  </si>
+  <si>
+    <t>GEGA XHESI</t>
+  </si>
+  <si>
+    <t>ATTIVITA’ SUPPORTO ALLA RICERCA ORIENTATA ALLO STUDIO DELLE RLAZIONI TRA I GRUPPI DI RESISTENZA ANTIFASCISTA SPAGNOLI E QUELLI ITALIANI MEDIANTE RICOGNIZIONE BIBLIOGRAFICA AVANZATA</t>
+  </si>
+  <si>
+    <t>DETERMINA DEL DIRETTORE N. 07 DEL 20/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=195424&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1507</t>
+  </si>
+  <si>
+    <t>MUCIACCIA NICOLO'</t>
+  </si>
+  <si>
+    <t>Conferimento di incarico di docenza nell’ambito delle competenze trasversali “Condividere e proteggere la ricerca: proprietà intellettuale, open scienze e tutela dei dati” - A.A. 2025/2026.</t>
+  </si>
+  <si>
+    <t>Conferimento d'incarico prot. n.634 -III/13 del 09/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=159539&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1509</t>
+  </si>
+  <si>
+    <t>DIMUCCIO MICHELA MARIA</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1548- VII/4 del 30/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=175087&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1151</t>
+  </si>
+  <si>
+    <t>50mesi</t>
+  </si>
+  <si>
+    <t>Esperto di isolamento e identificazione di microplastiche e microrganismi patogeni in matrici alimentari di origine alimentare</t>
+  </si>
+  <si>
+    <t>DD n. 48 del 31_03_2026</t>
+  </si>
+  <si>
+    <t>C\2026\1154</t>
+  </si>
+  <si>
+    <t>FERRANTE Francesco</t>
+  </si>
+  <si>
+    <t>Prot. n. 661 - III/7  del 10/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=164203&amp;idcv=9&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1167</t>
+  </si>
+  <si>
+    <t>PRISCIANTELLI DOTT. GAETANO</t>
+  </si>
+  <si>
+    <t>COMUNICARE LA SCIENZA</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=160294&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1169</t>
+  </si>
+  <si>
+    <t>ABBASCIANO Arianna</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=178659&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1174</t>
+  </si>
+  <si>
+    <t>GESMUNDO Claudia</t>
+  </si>
+  <si>
+    <t>realizzazione di raccolta di materiale normativo e giurisprudenziale e realizzazione di report sulla evoluzione giuridica del mercato del lavoro in agricoltura e del sistema di contrattazione</t>
+  </si>
+  <si>
+    <t>Avvocato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D.D. n.41 del  31.03.2026 - prot.n. 928 del 31.03.2026          </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=201198&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1175</t>
+  </si>
+  <si>
+    <t>FLORIO LUANA</t>
+  </si>
+  <si>
+    <t>LABORATORIO DI LINGUA FRANCESE FRAN-01/B (L-LIN/04) – 1° ANNO – II SEMESTRE - CFU 4 - CORSO DI LAUREA INTERCLASSE SICENZE DEL SERVIZIO SOCIALE E SOCIOLOGIA – L – 39/L-40, A.A. 2025-2026</t>
+  </si>
+  <si>
+    <t>Delibera del C.D. del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=193241&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\575</t>
+  </si>
+  <si>
+    <t>SPIJKER JEREON JOHANNES ANTHONIUS</t>
+  </si>
+  <si>
+    <t>20 GIORNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VISITING RESEARCHER - ATTIVITA’ DI RICERCA </t>
+  </si>
+  <si>
+    <t>D.D. n. 05 del 19.01.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367675&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\576</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL ASS  - BA/POL -1anno - 1emestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Scuola di Medicina rep. n . 15 del 03/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\592</t>
+  </si>
+  <si>
+    <t>Tutor disciplinare per attività didattiche integrative, propedeutiche e di recuperodel corso di CHIMICA</t>
+  </si>
+  <si>
+    <t>Contratto del 05/0/2026</t>
+  </si>
+  <si>
+    <t>C\2026\594</t>
+  </si>
+  <si>
+    <t>QUARANTA MARTINO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tutor informativo per attività didattiche integrative, propedeutiche e di recupero </t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=243902&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\595</t>
+  </si>
+  <si>
+    <t>RUGNA ALFONSO ANTONIO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=243814&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\596</t>
+  </si>
+  <si>
+    <t>BASSI GIULIA</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=229670&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\597</t>
+  </si>
+  <si>
+    <t>ALBERGO DOTT. FRANCESCO</t>
+  </si>
+  <si>
+    <t>COMMERCIALISTA</t>
+  </si>
+  <si>
+    <t>Nota  del 03/03/2025 - Dipartimento Interdisciplinare di Medicina</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=55420&amp;idcv=6&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\598</t>
+  </si>
+  <si>
+    <t>NICO ALBERTO</t>
+  </si>
+  <si>
+    <t>DIP.TO DI GIURISPRUDENZA</t>
+  </si>
+  <si>
+    <t>32 MESI</t>
+  </si>
+  <si>
+    <t>Project Manager progetto ERASMUS-EDU-2025-CBHE: Advanced Sustainable Al Management HEI Curricula (ASAM-C) CUP: B96I250001800006</t>
+  </si>
+  <si>
+    <t>D.D. N. 14 DEL 4.2.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=149463&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\599</t>
+  </si>
+  <si>
+    <t>LORUSSO LUCILIA</t>
+  </si>
+  <si>
+    <t>Messa a punto di metodi tecnologici/biotecnologici per la produzione di lievitati da forno (pane e focaccia) ad alto valore nutrizionale e con allungamento della conservabilità</t>
+  </si>
+  <si>
+    <t>DD. 105 del 21/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=224125&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1626</t>
+  </si>
+  <si>
+    <t>MUNTONI ITALO MARIA</t>
+  </si>
+  <si>
+    <t>Insegnamento di Ecologia preistorica, SSD ARCH-01/A, SSBA Interateneo; 20 ore, 4 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=53409&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1627</t>
+  </si>
+  <si>
+    <t>CARCAMO GARCIA MIRIAM REYES</t>
+  </si>
+  <si>
+    <t>Seminario 'Diversamente libres', nella giornata del 23, 24.03.26, in occasione del XI Incontro Internazionale di Primavera con la poesia spagnola contemporanea (...) - rif prof.ssa Laskaris</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1580 - VII/4 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368821&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1628</t>
+  </si>
+  <si>
+    <t>TORO BALLESTEROS SARA</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1575 - VII/4 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=224857&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1629</t>
+  </si>
+  <si>
+    <t>LIMONGELLI ROSANGELA</t>
+  </si>
+  <si>
+    <t>DD. 104 del 21/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=176376&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1630</t>
+  </si>
+  <si>
+    <t>LUQUE ORTIZ AURORA</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1576 - VII/4 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70160&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1631</t>
+  </si>
+  <si>
+    <t>BERBEL GARCIA ROSA MARIA</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1577 - VII/4 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=368842&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1632</t>
+  </si>
+  <si>
+    <t>CAMACHO GARCIA CARMEN MARIA</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1578 - VII/4 DEL 13/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70148&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1636</t>
+  </si>
+  <si>
+    <t>LIPPOLIS MARIO -IMPRESA INDIVIDUALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8 ORE SECONDO IL CALENDARIO DEL CORSO A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>N. 8 ORE DI DIDATTICA NELL'AMBITO DEL CORSO COMPETENZE TRASVERSALI A.A. 2025/2026 DAL MACROSCOPICO ALL'INFINITAMENTE PICCOLO:TECNOLOGIE 2D E 3D PER L'ANALISI DI CAMPIONI BIOLOGICI</t>
+  </si>
+  <si>
+    <t>Prot. n. 843 13.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=24345&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1637</t>
+  </si>
+  <si>
+    <t>VACCA ELIGIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9 ORE SECONDO IL CALENDARIO DEL CORSO A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>N. 9 ORE DI DIDATTICA NELL'AMBITO DEL CORSO COMPETENZE TRASVERSALI A.A. 2025/2026 DAL MACROSCOPICO ALL'INFINITAMENTE PICCOLO:TECNOLOGIE 2D E 3D PER L'ANALISI DI CAMPIONI BIOLOGICI</t>
+  </si>
+  <si>
+    <t>Prot. n. 842 del 13.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=65432&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1639</t>
+  </si>
+  <si>
+    <t>CAPORALI SIMONA</t>
+  </si>
+  <si>
+    <t>dal 6 marzo al 15 maggio 2025  per un totale di 4 CFU pari a 27 ore</t>
+  </si>
+  <si>
+    <t>DOCENZA PER CORSO DI COMPETENZE TRASVERSALI  COMUNICARE DOVE COME E QUANDO  AA 2025-26</t>
+  </si>
+  <si>
+    <t>Decreto del Direttore del Dipartimento di Bioscienze, Biotecnologie e Ambiente n. 763 del 06/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=233910&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1640</t>
+  </si>
+  <si>
+    <t>EDERLE DAVIDE</t>
+  </si>
+  <si>
+    <t>da marzo a maggio 2026  per un totale di 27 ore</t>
+  </si>
+  <si>
+    <t>DOCENZA PER CORSO COMPETENZE TRASVERSALI: DAL SAPERE AL FARE COME VALORIZZARE LE PROPRIE IDEE TRASFORMANDOLE IN INNOVAZIONE A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>prot. 1050 DEL 31/03/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=166164&amp;idcv=5&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1641</t>
+  </si>
+  <si>
+    <t>CHIARADIA TUNDRA</t>
+  </si>
+  <si>
+    <t>UNIBA</t>
+  </si>
+  <si>
+    <t>COMPONENTE COMMISSIONE ESAME FINALE C.D.L. IN  DIETISTICA-II SESSIONE 24/25</t>
+  </si>
+  <si>
+    <t>D.R. n.1108  DEL 10/04/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=314051&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1647</t>
+  </si>
+  <si>
+    <t>Sarcone Germano</t>
+  </si>
+  <si>
+    <t>Insegnamento di Daunia, Adriatico e Mediterraneo; SSDARCG-01/D, SSBA Interateneo, 10 ore, 2 CFU_</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=383944&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1665</t>
+  </si>
+  <si>
+    <t>Insegnamento di Ecologia Preistorica, SSD ARCH-01/A, per la SSBA Interateneo, 20 ore, 4 CFU_</t>
+  </si>
+  <si>
+    <t>C\2026\1666</t>
+  </si>
+  <si>
+    <t>DI MAURO ANTONIO</t>
+  </si>
+  <si>
+    <t>DOCENZA CORSO COMPETENZE TRASVERSALI 2025-26</t>
+  </si>
+  <si>
+    <t>lettera incarico prot. n. 931 del 20.03.2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=54646&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1681</t>
+  </si>
+  <si>
+    <t>TAMMACCO FRANCESCO</t>
+  </si>
+  <si>
+    <t>REGISTA E ATTORE</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 1124 - VII/4 DEL 23/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=367700&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\608</t>
+  </si>
+  <si>
+    <t>PALUMBI Roberto</t>
+  </si>
+  <si>
+    <t>Dipartimento di Scienze della Formazione, Psicologia e Comunicazione</t>
+  </si>
+  <si>
+    <t>Attribuzione incarico TFA sostegno, X ciclo, a.a. 2024/25</t>
+  </si>
+  <si>
+    <t>Decreto del Direttore n.9 del 26/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=162116&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\609</t>
+  </si>
+  <si>
+    <t>ESPOSITO ROBERTO</t>
+  </si>
+  <si>
+    <t>Seminario nella giornata del 25.02.2026, nell'ambito delle attività previste per il corso di Laurea in FIlosofia (...) - RIF. PROF STRUMMIELLO</t>
+  </si>
+  <si>
+    <t>NOTA PROT. 601 - VII/4 DEL 02/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=70568&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\610</t>
+  </si>
+  <si>
+    <t>CARBONE AGOSTINO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=306157&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\611</t>
+  </si>
+  <si>
+    <t>FLACE PAOLO</t>
+  </si>
+  <si>
+    <t>Attività di docenza a titolo oneroso presso il CdL EDP + TRP (CORSO ACCORPATO)  - BA/POL - 1 anno - 2 semestre - AA 2025/2026</t>
+  </si>
+  <si>
+    <t>Deliebra della Scuola di Medicina, seduta del 28/01/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=35067&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\613</t>
+  </si>
+  <si>
+    <t>KOWALCZYK ALEKSANDRA JADWIGA</t>
+  </si>
+  <si>
+    <t>affidamento contratto lavoro autonmo bando dd N. 14 del 29/01/2026</t>
+  </si>
+  <si>
+    <t>ALTRI SERVIZI DI SOSTEGNO ALLE IMPRESE</t>
+  </si>
+  <si>
+    <t>Decreto Direttore n°45  del 26/02/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=347653&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\614</t>
+  </si>
+  <si>
+    <t>D'ELIA GIOVANNI</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 6p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=353073&amp;idcv=2&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\627</t>
+  </si>
+  <si>
+    <t>MODUGNO ALESSANDRA</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 28p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=247152&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\628</t>
+  </si>
+  <si>
+    <t>GIORDANO GIOVANNI</t>
+  </si>
+  <si>
+    <t>37 ore</t>
+  </si>
+  <si>
+    <t>NESSUNA ATTIVITA' PROFESSIONALE</t>
+  </si>
+  <si>
+    <t>Conferimento incarico del 28/01/2026 Prot. n. 2p/2026</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=58165&amp;idcv=3&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\630</t>
+  </si>
+  <si>
+    <t>Università degli Studi di Bari Dipartimento DIMEPREJ</t>
+  </si>
+  <si>
+    <t>5  ore</t>
+  </si>
+  <si>
+    <t>Incarico docenza per il corso Approccio base all'esame ecocardiografico per la pratica clinica nei piccoli animali 2026</t>
+  </si>
+  <si>
+    <t>INCARICO INDIVIDUAZLE LAVORO AUTONOMO  UNIBA- DIMEPREJ  - come da allegato</t>
+  </si>
+  <si>
+    <t>NEESSUNA</t>
+  </si>
+  <si>
+    <t>Delibera C.D.D. del 27/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1725</t>
+  </si>
+  <si>
+    <t>Marasciulo Dott. Alfredo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIP. DIP. FARMACIA </t>
+  </si>
+  <si>
+    <t>3 GG</t>
+  </si>
+  <si>
+    <t>N. 15 report sensoriale oli Evo: analisi RDP,_x000D_
+aromagramma e classificazione campioni secondo_x000D_
+criteri HEVON</t>
+  </si>
+  <si>
+    <t>PERITO E CTU IN MATERIA DI OLIO DI OLIVA</t>
+  </si>
+  <si>
+    <t>VERBALE CONSIGLIO INTERDIPARTIMENTALE CENTRO CIBO IN SALUTO</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=152043&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1726</t>
+  </si>
+  <si>
+    <t>MELE ITALIA</t>
+  </si>
+  <si>
+    <t>2,5 ore</t>
+  </si>
+  <si>
+    <t>LIBERO PROFESSIONISTA FREELANCE</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=163039&amp;idcv=4&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1713</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di docenza nell’ambito del Corso trasversali per studentesse e studenti-Benessere animale, diritto e sostenibilità:strumenti professionali per le filiere contemporanee.A.A.25/26.</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1187 del 9/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1714</t>
+  </si>
+  <si>
+    <t>CAMPOBASSO VINCENZO</t>
+  </si>
+  <si>
+    <t>Consiglio di Dipartimento del 18/02/2026. Nota prot.n. 1183 del 9/03/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1716</t>
+  </si>
+  <si>
+    <t>CELENTANO FRANCESCO EMANUELE</t>
+  </si>
+  <si>
+    <t>Attività di didattica nell'ambito del Corso di Competenze Trasversali “Economia circolare e filiere alimentari: sottoprodotti, sostenibilità e protezione ambientale” A.A. 2025/2026</t>
+  </si>
+  <si>
+    <t>Lettera Conferimento Prot. n. 1960- VII/4 del 21/04/2026</t>
+  </si>
+  <si>
+    <t>C\2026\1717</t>
+  </si>
+  <si>
+    <t>MOSCA MAURIZIO</t>
+  </si>
+  <si>
+    <t>Dipartimento di Economia e Finanza - Università degli Studi di Bari Aldo Moro</t>
+  </si>
+  <si>
+    <t>N. 2 ORE DOCENZA - Corso compet. trasversli in Sostenibilità, imprese responsabili e finanza sostenibile</t>
+  </si>
+  <si>
+    <t>NOTA DELLA DIRETTRICE DEL 24/3/26</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=338050&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1720</t>
+  </si>
+  <si>
+    <t>CRISTINI CHIARA</t>
+  </si>
+  <si>
+    <t>&lt;a href='https://webreport.ict.uniba.it:443/easyweb/apregistry_service.aspx?idreg=338057&amp;idcv=1&amp;dep=amministrazione' target='_blank' &gt;link&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>C\2026\1721</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -584,52 +5113,52 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0.00"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:M27" totalsRowShown="0">
-  <autoFilter ref="A1:M27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:M336" totalsRowShown="0">
+  <autoFilter ref="A1:M336"/>
   <tableColumns count="13">
     <tableColumn id="1" name="Intestatario" dataDxfId="0"/>
     <tableColumn id="2" name="Struttura Conferente" dataDxfId="0"/>
     <tableColumn id="3" name="Durata" dataDxfId="0"/>
     <tableColumn id="4" name="Descrizione Attività" dataDxfId="0"/>
     <tableColumn id="5" name="Compenso" dataDxfId="0"/>
     <tableColumn id="6" name="Variabili compenso" dataDxfId="0"/>
     <tableColumn id="7" name="Altri incarichi" dataDxfId="0"/>
     <tableColumn id="8" name="Attivita' professionali" dataDxfId="0"/>
     <tableColumn id="9" name="Atto conferimento" dataDxfId="0"/>
     <tableColumn id="10" name="Curriculum" dataDxfId="0"/>
     <tableColumn id="11" name="Attestazione assenza conflitti di interesse" dataDxfId="0"/>
     <tableColumn id="12" name="Annullato" dataDxfId="0"/>
     <tableColumn id="13" name="Id Easy" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -894,51 +5423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -955,1090 +5484,13749 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="1">
-        <v>240</v>
+        <v>435.1</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="1">
-        <v>75</v>
+        <v>750</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="K3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="1" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1">
+        <v>1330</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="1">
-[...11 lines deleted...]
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="J4" s="1" t="s">
+      <c r="K4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="1" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E5" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E6" s="1">
-        <v>600</v>
+        <v>355.55</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E7" s="1">
-        <v>224.8</v>
-[...1 lines deleted...]
-      <c r="F7" s="1"/>
+        <v>150</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1">
-        <v>2000</v>
+        <v>195.34</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E9" s="1">
-        <v>5500</v>
+        <v>240</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E12" s="1">
-        <v>3450</v>
-[...1 lines deleted...]
-      <c r="F12" s="1"/>
+        <v>325</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="G12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E13" s="1">
-        <v>3500</v>
-[...1 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>4000</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="G13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="E14" s="1">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="E15" s="1">
-        <v>30000</v>
+        <v>600</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E16" s="1">
-        <v>2500</v>
-[...1 lines deleted...]
-      <c r="F16" s="1"/>
+        <v>1200</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>80</v>
+        <v>117</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="E17" s="1">
-        <v>3450</v>
-[...1 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E18" s="1">
-        <v>75</v>
+        <v>1530</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E19" s="1">
-        <v>175</v>
+        <v>3500</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="E20" s="1">
-        <v>75</v>
+        <v>2000</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="E21" s="1">
-        <v>2000</v>
+        <v>1550</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>79</v>
+        <v>150</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="E22" s="1">
-        <v>5000</v>
+        <v>600</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="E23" s="1">
-        <v>10000</v>
+        <v>300</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>150</v>
+        <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E24" s="1">
         <v>300</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>37</v>
+        <v>163</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="E25" s="1">
-        <v>8500</v>
+        <v>75</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>19</v>
+        <v>168</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="E26" s="1">
-        <v>5000</v>
+        <v>900</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="E27" s="1">
-        <v>4150</v>
+        <v>600</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E28" s="1">
+        <v>600</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E29" s="1">
+        <v>224.8</v>
+      </c>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E32" s="1">
+        <v>300</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E33" s="1">
+        <v>420</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E34" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E35" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1575</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E37" s="1">
+        <v>35000</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E38" s="1">
+        <v>750</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39" s="1">
+        <v>0</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E40" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1575</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E42" s="1">
+        <v>420</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E44" s="1">
+        <v>50</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E45" s="1">
+        <v>0</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E46" s="1">
+        <v>5500</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E47" s="1">
+        <v>300</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E48" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E49" s="1">
+        <v>300</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E50" s="1">
+        <v>300</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E51" s="1">
+        <v>75</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E52" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E53" s="1">
+        <v>602</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E54" s="1">
+        <v>436.39</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E55" s="1">
+        <v>600</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E56" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E57" s="1">
+        <v>175</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E58" s="1">
+        <v>800</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E59" s="1">
+        <v>640</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E60" s="1">
+        <v>320</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2465</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E62" s="1">
+        <v>425</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E63" s="1">
+        <v>475</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E64" s="1">
+        <v>3040</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E65" s="1">
+        <v>138.25</v>
+      </c>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E66" s="1">
+        <v>320</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E67" s="1">
+        <v>325</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E68" s="1">
+        <v>0</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E69" s="1">
+        <v>23700</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E70" s="1">
+        <v>5500</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E72" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E73" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2160</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2160</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E76" s="1">
+        <v>625</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1800</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E78" s="1">
+        <v>720</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="J78" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E79" s="1">
+        <v>300</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E80" s="1">
+        <v>7000</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E81" s="1">
+        <v>20000</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E82" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E83" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E84" s="1">
+        <v>3750</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E85" s="1">
+        <v>3750</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1400</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1300</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E88" s="1">
+        <v>600</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E89" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E90" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E92" s="1">
+        <v>495.76</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E93" s="1">
+        <v>600</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2200</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E95" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="K95" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L95" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="E96" s="1">
+        <v>0</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="J96" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="K96" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L96" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E97" s="1">
+        <v>0</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E98" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E99" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E100" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="J100" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="K100" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L100" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E101" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E102" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E103" s="1">
+        <v>600</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E104" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="K104" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E105" s="1">
+        <v>4900</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E106" s="1">
+        <v>490</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="J106" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="K106" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E107" s="1">
+        <v>300</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E108" s="1">
+        <v>300</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1200</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E110" s="1">
+        <v>210</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E111" s="1">
+        <v>240</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E112" s="1">
+        <v>600</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E113" s="1">
+        <v>600</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E114" s="1">
+        <v>600</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E115" s="1">
+        <v>600</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E116" s="1">
+        <v>300</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E117" s="1">
+        <v>900</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E118" s="1">
+        <v>300</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J118" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E119" s="1">
+        <v>600</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E120" s="1">
+        <v>400</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1200</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="J121" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1550</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="J122" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L122" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E123" s="1">
+        <v>420</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="J123" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1575</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E125" s="1">
+        <v>0</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K126" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E127" s="1">
+        <v>420</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="J127" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="K127" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L127" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M127" s="1" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E128" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E129" s="1">
+        <v>3500</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E130" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E131" s="1">
+        <v>30000</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="J131" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="K131" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E133" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E134" s="1">
+        <v>75</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="J134" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E135" s="1">
+        <v>175</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="K135" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E136" s="1">
+        <v>75</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="J136" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J137" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="K137" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L137" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E138" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="J138" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L138" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E139" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="J139" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="K139" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E140" s="1">
+        <v>300</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E141" s="1">
+        <v>300</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="J141" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="K141" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L142" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E143" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="K143" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L143" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M143" s="1" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E144" s="1">
+        <v>600</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L144" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1050</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E146" s="1">
+        <v>600</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="J146" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="K146" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E147" s="1">
+        <v>0</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="J147" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="K147" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E148" s="1">
+        <v>700</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="J148" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L148" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E149" s="1">
+        <v>280</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="K149" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L149" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E150" s="1">
+        <v>184.33</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="J150" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="K150" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L150" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E151" s="1">
+        <v>0</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="J151" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="K151" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L151" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E152" s="1">
+        <v>368.66</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="J152" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="K152" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L152" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1440</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="J153" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="K153" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L153" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E154" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="J154" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="K154" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L154" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E155" s="1">
+        <v>7000</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I155" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="J155" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="K155" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L155" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E156" s="1">
+        <v>7000</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="J156" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L156" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E157" s="1">
+        <v>7000</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L157" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E158" s="1">
+        <v>7000</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="J158" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="K158" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L158" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M158" s="1" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E159" s="1">
+        <v>0</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="J159" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="K159" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L159" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M159" s="1" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E160" s="1">
+        <v>975</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="K160" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L160" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M160" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1440</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="J161" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L161" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M161" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1600</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="J162" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="K162" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L162" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M162" s="1" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E163" s="1">
+        <v>0</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="J163" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L163" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M163" s="1" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E164" s="1">
+        <v>0</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="J164" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="K164" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L164" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M164" s="1" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E165" s="1">
+        <v>0</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="J165" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="K165" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L165" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M165" s="1" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E166" s="1">
+        <v>0</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="J166" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L166" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M166" s="1" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E167" s="1">
+        <v>150</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="J167" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="K167" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L167" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M167" s="1" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E168" s="1">
+        <v>225</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I168" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="J168" s="1" t="s">
         <v>170</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L168" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E169" s="1">
+        <v>150</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="J169" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="K169" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L169" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E170" s="1">
+        <v>75</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="J170" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L170" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M170" s="1" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E171" s="1">
+        <v>600</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="J171" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="K171" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L171" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M171" s="1" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E172" s="1">
+        <v>300</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="J172" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L172" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M172" s="1" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E173" s="1">
+        <v>300</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="J173" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="K173" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L173" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M173" s="1" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1382.49</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="J174" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="K174" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L174" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M174" s="1" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E175" s="1">
+        <v>250</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J175" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="K175" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L175" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M175" s="1" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E176" s="1">
+        <v>625</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J176" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="K176" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L176" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M176" s="1" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E177" s="1">
+        <v>500</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J177" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="K177" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L177" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M177" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13">
+      <c r="A178" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1375</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="J178" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="K178" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L178" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M178" s="1" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E179" s="1">
+        <v>625</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I179" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J179" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="K179" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L179" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M179" s="1" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E180" s="1">
+        <v>520</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="J180" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="K180" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L180" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M180" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E181" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I181" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="J181" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="K181" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L181" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M181" s="1" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E182" s="1">
+        <v>449.29</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="J182" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="K182" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L182" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M182" s="1" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1600</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I183" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="J183" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="K183" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L183" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M183" s="1" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E184" s="1">
+        <v>240</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="J184" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="K184" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L184" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M184" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E185" s="1">
+        <v>400</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="J185" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="K185" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L185" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M185" s="1" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E186" s="1">
+        <v>880</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="J186" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="K186" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L186" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M186" s="1" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E187" s="1">
+        <v>800</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="J187" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="K187" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L187" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M187" s="1" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E188" s="1">
+        <v>0</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="J188" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="K188" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L188" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M188" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E189" s="1">
+        <v>2400</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="J189" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="K189" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L189" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M189" s="1" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E190" s="1">
+        <v>300</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="J190" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L190" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M190" s="1" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13">
+      <c r="A191" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E191" s="1">
+        <v>800</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I191" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J191" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K191" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L191" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M191" s="1" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E192" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K192" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L192" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M192" s="1" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E193" s="1">
+        <v>140</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J193" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K193" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L193" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M193" s="1" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13">
+      <c r="A194" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E194" s="1">
+        <v>190</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J194" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K194" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L194" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M194" s="1" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E195" s="1">
+        <v>991.52</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J195" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K195" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L195" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M195" s="1" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E196" s="1">
+        <v>190</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J196" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K196" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L196" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M196" s="1" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E197" s="1">
+        <v>50</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J197" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K197" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L197" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M197" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E198" s="1">
+        <v>75</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J198" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="K198" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L198" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M198" s="1" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E199" s="1">
+        <v>75</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J199" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="K199" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L199" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M199" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E200" s="1">
+        <v>150</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J200" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="K200" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L200" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M200" s="1" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E201" s="1">
+        <v>800</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I201" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J201" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K201" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L201" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M201" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E202" s="1">
+        <v>900</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="J202" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="K202" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L202" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M202" s="1" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E203" s="1">
+        <v>900</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="J203" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="K203" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L203" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M203" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E204" s="1">
+        <v>1800</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="K204" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L204" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M204" s="1" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E205" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J205" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K205" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L205" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M205" s="1" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E206" s="1">
+        <v>600</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J206" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="K206" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L206" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M206" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E207" s="1">
+        <v>600</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J207" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K207" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L207" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M207" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E208" s="1">
+        <v>500</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J208" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="K208" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L208" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M208" s="1" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E209" s="1">
+        <v>500</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J209" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K209" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L209" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M209" s="1" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E210" s="1">
+        <v>1900</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="J210" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="K210" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L210" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M210" s="1" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13">
+      <c r="A211" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E211" s="1">
+        <v>560</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J211" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K211" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L211" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M211" s="1" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E212" s="1">
+        <v>320</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J212" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K212" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L212" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M212" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E213" s="1">
+        <v>3500</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J213" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K213" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L213" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M213" s="1" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E214" s="1">
+        <v>6000</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K214" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L214" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M214" s="1" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E215" s="1">
+        <v>6000</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I215" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="J215" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K215" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L215" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M215" s="1" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13">
+      <c r="A216" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E216" s="1">
+        <v>0</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J216" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K216" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L216" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M216" s="1" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E217" s="1">
+        <v>360</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K217" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L217" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M217" s="1" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E218" s="1">
+        <v>320</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="J218" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K218" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L218" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M218" s="1" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E219" s="1">
+        <v>3500</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="K219" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L219" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M219" s="1" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E220" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J220" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K220" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L220" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M220" s="1" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13">
+      <c r="A221" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E221" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J221" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K221" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L221" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M221" s="1" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E222" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J222" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K222" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L222" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M222" s="1" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E223" s="1">
+        <v>600</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K223" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L223" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M223" s="1" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E224" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J224" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K224" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L224" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M224" s="1" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E225" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J225" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K225" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L225" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M225" s="1" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E226" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J226" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K226" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L226" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M226" s="1" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E227" s="1">
+        <v>340</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J227" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K227" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L227" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M227" s="1" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1000</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="K228" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L228" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M228" s="1" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="A229" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E229" s="1">
+        <v>500</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="K229" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L229" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M229" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K230" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L230" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M230" s="1" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E231" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K231" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L231" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M231" s="1" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E232" s="1">
+        <v>8500</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K232" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L232" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M232" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E233" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J233" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K233" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L233" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M233" s="1" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E234" s="1">
+        <v>4150</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J234" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="K234" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L234" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M234" s="1" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E235" s="1">
+        <v>750</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J235" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="K235" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L235" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M235" s="1" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E236" s="1">
+        <v>175</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J236" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K236" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L236" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M236" s="1" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E237" s="1">
+        <v>1000</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K237" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L237" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M237" s="1" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E238" s="1">
+        <v>140</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="K238" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L238" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M238" s="1" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E239" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="K239" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L239" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M239" s="1" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E240" s="1">
+        <v>2200</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K240" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L240" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M240" s="1" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E241" s="1">
+        <v>900</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="K241" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L241" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M241" s="1" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13">
+      <c r="A242" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E242" s="1">
+        <v>1800</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K242" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L242" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M242" s="1" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E243" s="1">
+        <v>450</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="J243" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="K243" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L243" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M243" s="1" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E244" s="1">
+        <v>0</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="K244" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L244" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M244" s="1" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E245" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K245" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L245" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M245" s="1" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E246" s="1">
+        <v>910</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K246" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L246" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M246" s="1" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E247" s="1">
+        <v>942</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K247" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L247" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M247" s="1" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E248" s="1">
+        <v>22000</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J248" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K248" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L248" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M248" s="1" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E249" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K249" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L249" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M249" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E250" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I250" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J250" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="K250" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L250" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M250" s="1" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E251" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="K251" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L251" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M251" s="1" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E252" s="1">
+        <v>0</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I252" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J252" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="K252" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L252" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M252" s="1" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E253" s="1">
+        <v>288</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J253" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="K253" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L253" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M253" s="1" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E254" s="1">
+        <v>525</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J254" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="K254" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L254" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M254" s="1" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13">
+      <c r="A255" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E255" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I255" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J255" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K255" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L255" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M255" s="1" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E256" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J256" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="K256" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L256" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M256" s="1" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E257" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J257" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K257" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L257" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M257" s="1" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E258" s="1">
+        <v>210</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J258" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="K258" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L258" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M258" s="1" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E259" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J259" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K259" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L259" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M259" s="1" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E260" s="1">
+        <v>40000</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J260" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K260" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L260" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M260" s="1" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E261" s="1">
+        <v>130</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J261" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="K261" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L261" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M261" s="1" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E262" s="1">
+        <v>3888.9</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="K262" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L262" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M262" s="1" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E263" s="1">
+        <v>4900</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K263" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L263" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M263" s="1" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E264" s="1">
+        <v>1500</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K264" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L264" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M264" s="1" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E265" s="1">
+        <v>600</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K265" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L265" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M265" s="1" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E266" s="1">
+        <v>200</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J266" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="K266" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L266" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M266" s="1" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E267" s="1">
+        <v>6000</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J267" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="K267" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L267" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M267" s="1" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E268" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J268" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="K268" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L268" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M268" s="1" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E269" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="I269" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="J269" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K269" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L269" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M269" s="1" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E270" s="1">
+        <v>600</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J270" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K270" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L270" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M270" s="1" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E271" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H271" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J271" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="K271" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L271" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M271" s="1" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E272" s="1">
+        <v>921.66</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J272" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="K272" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L272" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M272" s="1" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E273" s="1">
+        <v>600</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J273" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="K273" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L273" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M273" s="1" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E274" s="1">
+        <v>600</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H274" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J274" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K274" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L274" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M274" s="1" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E275" s="1">
+        <v>600</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J275" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K275" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L275" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M275" s="1" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E276" s="1">
+        <v>600</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H276" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J276" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="K276" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L276" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M276" s="1" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E277" s="1">
+        <v>4608.29</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J277" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K277" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L277" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M277" s="1" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E278" s="1">
+        <v>900</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J278" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="K278" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L278" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M278" s="1" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E279" s="1">
+        <v>4608.29</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J279" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K279" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L279" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M279" s="1" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E280" s="1">
+        <v>0</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J280" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="K280" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L280" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M280" s="1" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E281" s="1">
+        <v>40000</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="I281" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J281" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K281" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L281" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M281" s="1" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E282" s="1">
+        <v>150</v>
+      </c>
+      <c r="F282" s="1"/>
+      <c r="G282" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J282" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K282" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L282" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M282" s="1" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E283" s="1">
+        <v>418.33</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I283" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J283" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K283" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L283" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M283" s="1" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E284" s="1">
+        <v>418.33</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J284" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K284" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L284" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M284" s="1" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13">
+      <c r="A285" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E285" s="1">
+        <v>418.33</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J285" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K285" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L285" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M285" s="1" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E286" s="1">
+        <v>418.33</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I286" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J286" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="K286" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L286" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M286" s="1" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E287" s="1">
+        <v>5000</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J287" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="K287" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L287" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M287" s="1" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E288" s="1">
+        <v>360</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J288" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="K288" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L288" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M288" s="1" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E289" s="1">
+        <v>0</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="J289" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="K289" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L289" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M289" s="1" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E290" s="1">
+        <v>6000</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J290" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K290" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L290" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M290" s="1" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E291" s="1">
+        <v>600</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I291" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J291" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="K291" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L291" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M291" s="1" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E292" s="1">
+        <v>300</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J292" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K292" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L292" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M292" s="1" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E293" s="1">
+        <v>3500</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H293" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I293" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="J293" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K293" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L293" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M293" s="1" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E294" s="1">
+        <v>7500</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J294" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="K294" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L294" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M294" s="1" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E295" s="1">
+        <v>1200</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J295" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="K295" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L295" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M295" s="1" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E296" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="J296" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K296" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L296" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M296" s="1" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E297" s="1">
+        <v>900</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J297" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="K297" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L297" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M297" s="1" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E298" s="1">
+        <v>1382.49</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J298" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="K298" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L298" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M298" s="1" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E299" s="1">
+        <v>1382.49</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J299" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K299" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L299" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M299" s="1" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1382.49</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J300" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="K300" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L300" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M300" s="1" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1382.49</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J301" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K301" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L301" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M301" s="1" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E302" s="1">
+        <v>991.52</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="J302" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="K302" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L302" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M302" s="1" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E303" s="1">
+        <v>43500</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J303" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="K303" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L303" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M303" s="1" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E304" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J304" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="K304" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L304" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M304" s="1" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E305" s="1">
+        <v>500</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J305" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K305" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L305" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M305" s="1" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E306" s="1">
+        <v>315</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="J306" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K306" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L306" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M306" s="1" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E307" s="1">
+        <v>523.61</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J307" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="K307" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L307" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M307" s="1" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E308" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I308" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J308" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="K308" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L308" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M308" s="1" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E309" s="1">
+        <v>372.34</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H309" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J309" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="K309" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L309" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M309" s="1" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E310" s="1">
+        <v>433</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I310" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="J310" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="K310" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L310" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M310" s="1" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E311" s="1">
+        <v>315</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I311" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J311" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K311" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L311" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M311" s="1" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E312" s="1">
+        <v>800</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I312" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J312" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="K312" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L312" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M312" s="1" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E313" s="1">
+        <v>0</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J313" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="K313" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L313" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M313" s="1" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E314" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H314" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I314" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J314" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="K314" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L314" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M314" s="1" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E315" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I315" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J315" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="K315" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L315" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M315" s="1" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E316" s="1">
+        <v>436.39</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I316" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J316" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K316" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L316" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M316" s="1" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="317" spans="1:13">
+      <c r="A317" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E317" s="1">
+        <v>250</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J317" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="K317" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L317" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M317" s="1" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E318" s="1">
+        <v>500</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J318" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K318" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L318" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M318" s="1" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E319" s="1">
+        <v>225</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J319" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K319" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L319" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M319" s="1" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E320" s="1">
+        <v>150</v>
+      </c>
+      <c r="F320" s="1"/>
+      <c r="G320" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H320" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I320" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J320" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="K320" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L320" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M320" s="1" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E321" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I321" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J321" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="K321" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L321" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M321" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="322" spans="1:13">
+      <c r="A322" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E322" s="1">
+        <v>233.3</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J322" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="K322" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L322" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M322" s="1" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="323" spans="1:13">
+      <c r="A323" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E323" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J323" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="K323" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L323" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M323" s="1" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="324" spans="1:13">
+      <c r="A324" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E324" s="1">
+        <v>600</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J324" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="K324" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L324" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M324" s="1" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13">
+      <c r="A325" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E325" s="1">
+        <v>22000</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J325" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="K325" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L325" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M325" s="1" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E326" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F326" s="1"/>
+      <c r="G326" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="J326" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="K326" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L326" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M326" s="1" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E327" s="1">
+        <v>0</v>
+      </c>
+      <c r="F327" s="1"/>
+      <c r="G327" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J327" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="K327" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L327" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M327" s="1" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E328" s="1">
+        <v>2960</v>
+      </c>
+      <c r="F328" s="1"/>
+      <c r="G328" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H328" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="I328" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J328" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="K328" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L328" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M328" s="1" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E329" s="1">
+        <v>500</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J329" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K329" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L329" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M329" s="1" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E330" s="1">
+        <v>951.6</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="I330" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J330" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K330" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L330" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M330" s="1" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="A331" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E331" s="1">
+        <v>250</v>
+      </c>
+      <c r="F331" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="I331" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J331" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="K331" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L331" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M331" s="1" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13">
+      <c r="A332" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E332" s="1">
+        <v>340</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I332" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J332" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="K332" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L332" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M332" s="1" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13">
+      <c r="A333" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E333" s="1">
+        <v>170</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H333" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K333" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L333" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M333" s="1" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E334" s="1">
+        <v>190</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J334" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K334" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L334" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M334" s="1" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E335" s="1">
+        <v>368.66</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I335" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J335" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K335" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L335" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M335" s="1" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E336" s="1">
+        <v>184.33</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H336" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J336" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K336" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L336" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M336" s="1" t="s">
+        <v>1672</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>